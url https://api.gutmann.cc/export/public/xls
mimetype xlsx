--- v2 (2026-08-13)
+++ v3 (2026-10-03)
@@ -4230,86 +4230,86 @@
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>Reutte</t>
         </is>
       </c>
       <c r="J11" s="0">
         <v>47.51642</v>
       </c>
       <c r="K11" s="0">
         <v>10.45541</v>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>+435022776677</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="S11" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="T11" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="AP11" s="0">
         <v>0</v>
       </c>
       <c r="AR11" s="0">
         <v>0</v>
       </c>
       <c r="AT11" s="0">
         <v>0</v>
       </c>
       <c r="AU11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV11" s="0">
         <v>0</v>
       </c>
       <c r="AX11" s="0">
         <v>0</v>
       </c>
       <c r="AZ11" s="0">
         <v>0</v>
       </c>
@@ -6796,78 +6796,78 @@
       <c r="DZ17" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:130">
       <c r="A18" s="0">
         <v>22</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Angath</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Haus 47</t>
+          <t>Angerbergstraße2</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>6321</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>Angath</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>Kufstein</t>
         </is>
       </c>
       <c r="J18" s="0">
-        <v>47.5064366</v>
+        <v>47.5065291667</v>
       </c>
       <c r="K18" s="0">
-        <v>12.0636972</v>
+        <v>12.066041997553</v>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>+435022773003</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
@@ -10657,55 +10657,50 @@
         </is>
       </c>
       <c r="BV29" s="0">
         <v>0</v>
       </c>
       <c r="BX29" s="0">
         <v>0</v>
       </c>
       <c r="BZ29" s="0">
         <v>0</v>
       </c>
       <c r="CA29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB29" s="0">
         <v>0</v>
       </c>
       <c r="CD29" s="0">
         <v>0</v>
       </c>
       <c r="CF29" s="0">
         <v>0</v>
       </c>
-      <c r="CG29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CH29" s="0">
         <v>0</v>
       </c>
       <c r="CJ29" s="0">
         <v>0</v>
       </c>
       <c r="CL29" s="0">
         <v>0</v>
       </c>
       <c r="CM29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN29" s="0">
         <v>0</v>
       </c>
       <c r="CP29" s="0">
         <v>0</v>
       </c>
       <c r="CR29" s="0">
         <v>0</v>
       </c>
       <c r="CS29" s="0" t="inlineStr">
         <is>
@@ -16536,51 +16531,51 @@
         </is>
       </c>
       <c r="DX47" s="0">
         <v>0</v>
       </c>
       <c r="DZ47" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:130">
       <c r="A48" s="0">
         <v>68</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Zams, Hauptstraße 14</t>
+          <t>Zams, Hauptstraße 18</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Hauptstraße 18</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>6511</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>Zams</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>Landeck</t>
@@ -35457,51 +35452,51 @@
       </c>
       <c r="DN112" s="0">
         <v>0</v>
       </c>
       <c r="DP112" s="0">
         <v>0</v>
       </c>
       <c r="DR112" s="0">
         <v>0</v>
       </c>
       <c r="DT112" s="0">
         <v>0</v>
       </c>
       <c r="DV112" s="0">
         <v>0</v>
       </c>
       <c r="DX112" s="0">
         <v>0</v>
       </c>
       <c r="DZ112" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:130">
       <c r="A113" s="0">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Steinach</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>Brennerstraße 3</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>6150</t>
         </is>
@@ -35878,86 +35873,86 @@
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>Kufstein</t>
         </is>
       </c>
       <c r="J114" s="0">
         <v>47.501961</v>
       </c>
       <c r="K114" s="0">
         <v>12.083566</v>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
           <t>+43533272191</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="N114" s="0" t="inlineStr">
         <is>
-          <t>06:30 - 20:30</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="O114" s="0" t="inlineStr">
         <is>
-          <t>06:30 - 20:30</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
-          <t>06:30 - 20:30</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="Q114" s="0" t="inlineStr">
         <is>
-          <t>06:30 - 20:30</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="R114" s="0" t="inlineStr">
         <is>
-          <t>06:30 - 20:30</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="S114" s="0" t="inlineStr">
         <is>
-          <t>06:30 - 20:30</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="T114" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="U114" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 19:00</t>
+          <t>7:00 - 12:15, 12:45 - 19:00</t>
         </is>
       </c>
       <c r="AP114" s="0">
         <v>0</v>
       </c>
       <c r="AR114" s="0">
         <v>0</v>
       </c>
       <c r="AT114" s="0">
         <v>0</v>
       </c>
       <c r="AU114" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV114" s="0">
         <v>0</v>
       </c>
       <c r="AX114" s="0">
         <v>0</v>
       </c>
       <c r="AZ114" s="0">
         <v>0</v>
       </c>