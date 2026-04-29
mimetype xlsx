--- v0 (2025-10-05)
+++ v1 (2026-04-29)
@@ -12,95 +12,96 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Tankstellen" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:130">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ID (Stationsnummer)</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Marke</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Art/Typ</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>TS-Name</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Straße</t>
         </is>
       </c>
@@ -349,400 +350,410 @@
           <t>Anzahl</t>
         </is>
       </c>
       <c r="BC1" s="0" t="inlineStr">
         <is>
           <t>Austrocard</t>
         </is>
       </c>
       <c r="BD1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
       <c r="BE1" s="0" t="inlineStr">
         <is>
           <t>Bankautomat für Bargeld</t>
         </is>
       </c>
       <c r="BF1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
       <c r="BG1" s="0" t="inlineStr">
         <is>
+          <t>Bistro</t>
+        </is>
+      </c>
+      <c r="BH1" s="0" t="inlineStr">
+        <is>
+          <t>Anzahl</t>
+        </is>
+      </c>
+      <c r="BI1" s="0" t="inlineStr">
+        <is>
           <t>Bluecode</t>
         </is>
       </c>
-      <c r="BH1" s="0" t="inlineStr">
+      <c r="BJ1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BI1" s="0" t="inlineStr">
+      <c r="BK1" s="0" t="inlineStr">
         <is>
           <t>BP Routex</t>
         </is>
       </c>
-      <c r="BJ1" s="0" t="inlineStr">
+      <c r="BL1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BK1" s="0" t="inlineStr">
+      <c r="BM1" s="0" t="inlineStr">
         <is>
           <t>CNG</t>
         </is>
       </c>
-      <c r="BL1" s="0" t="inlineStr">
+      <c r="BN1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BM1" s="0" t="inlineStr">
+      <c r="BO1" s="0" t="inlineStr">
         <is>
           <t>diesel 24</t>
         </is>
       </c>
-      <c r="BN1" s="0" t="inlineStr">
+      <c r="BP1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BO1" s="0" t="inlineStr">
+      <c r="BQ1" s="0" t="inlineStr">
         <is>
           <t>Diners</t>
         </is>
       </c>
-      <c r="BP1" s="0" t="inlineStr">
+      <c r="BR1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BQ1" s="0" t="inlineStr">
+      <c r="BS1" s="0" t="inlineStr">
         <is>
           <t>DKV</t>
         </is>
       </c>
-      <c r="BR1" s="0" t="inlineStr">
+      <c r="BT1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BS1" s="0" t="inlineStr">
+      <c r="BU1" s="0" t="inlineStr">
         <is>
           <t>E-Ladesäule</t>
         </is>
       </c>
-      <c r="BT1" s="0" t="inlineStr">
+      <c r="BV1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BU1" s="0" t="inlineStr">
+      <c r="BW1" s="0" t="inlineStr">
         <is>
           <t>Flaschengas</t>
         </is>
       </c>
-      <c r="BV1" s="0" t="inlineStr">
+      <c r="BX1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BW1" s="0" t="inlineStr">
+      <c r="BY1" s="0" t="inlineStr">
         <is>
           <t>GO-Box</t>
         </is>
       </c>
-      <c r="BX1" s="0" t="inlineStr">
+      <c r="BZ1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="BY1" s="0" t="inlineStr">
+      <c r="CA1" s="0" t="inlineStr">
         <is>
           <t>Gutmann Tank- und Ladekarte</t>
         </is>
       </c>
-      <c r="BZ1" s="0" t="inlineStr">
+      <c r="CB1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CA1" s="0" t="inlineStr">
+      <c r="CC1" s="0" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
-      <c r="CB1" s="0" t="inlineStr">
+      <c r="CD1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CC1" s="0" t="inlineStr">
+      <c r="CE1" s="0" t="inlineStr">
         <is>
           <t>Hermes</t>
         </is>
       </c>
-      <c r="CD1" s="0" t="inlineStr">
+      <c r="CF1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CE1" s="0" t="inlineStr">
+      <c r="CG1" s="0" t="inlineStr">
+        <is>
+          <t>Hoyer Card</t>
+        </is>
+      </c>
+      <c r="CH1" s="0" t="inlineStr">
+        <is>
+          <t>Anzahl</t>
+        </is>
+      </c>
+      <c r="CI1" s="0" t="inlineStr">
         <is>
           <t>HVO Diesel</t>
         </is>
       </c>
-      <c r="CF1" s="0" t="inlineStr">
+      <c r="CJ1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CG1" s="0" t="inlineStr">
+      <c r="CK1" s="0" t="inlineStr">
         <is>
           <t>Innenreinigung</t>
         </is>
       </c>
-      <c r="CH1" s="0" t="inlineStr">
+      <c r="CL1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CI1" s="0" t="inlineStr">
+      <c r="CM1" s="0" t="inlineStr">
         <is>
           <t>Lotto/Toto</t>
         </is>
       </c>
-      <c r="CJ1" s="0" t="inlineStr">
+      <c r="CN1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CK1" s="0" t="inlineStr">
+      <c r="CO1" s="0" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="CL1" s="0" t="inlineStr">
+      <c r="CP1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CM1" s="0" t="inlineStr">
+      <c r="CQ1" s="0" t="inlineStr">
         <is>
           <t>M-Preis</t>
         </is>
       </c>
-      <c r="CN1" s="0" t="inlineStr">
+      <c r="CR1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CO1" s="0" t="inlineStr">
+      <c r="CS1" s="0" t="inlineStr">
         <is>
           <t>Maestro</t>
         </is>
       </c>
-      <c r="CP1" s="0" t="inlineStr">
+      <c r="CT1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CQ1" s="0" t="inlineStr">
+      <c r="CU1" s="0" t="inlineStr">
         <is>
           <t>Mastercard</t>
         </is>
       </c>
-      <c r="CR1" s="0" t="inlineStr">
+      <c r="CV1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CS1" s="0" t="inlineStr">
+      <c r="CW1" s="0" t="inlineStr">
         <is>
           <t>Multimedia Zapfsäulen</t>
         </is>
       </c>
-      <c r="CT1" s="0" t="inlineStr">
+      <c r="CX1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CU1" s="0" t="inlineStr">
+      <c r="CY1" s="0" t="inlineStr">
         <is>
           <t>Pizzeria</t>
         </is>
       </c>
-      <c r="CV1" s="0" t="inlineStr">
+      <c r="CZ1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CW1" s="0" t="inlineStr">
+      <c r="DA1" s="0" t="inlineStr">
         <is>
           <t>Public Displays</t>
         </is>
       </c>
-      <c r="CX1" s="0" t="inlineStr">
+      <c r="DB1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="CY1" s="0" t="inlineStr">
+      <c r="DC1" s="0" t="inlineStr">
         <is>
           <t>RMC-Card</t>
         </is>
       </c>
-      <c r="CZ1" s="0" t="inlineStr">
+      <c r="DD1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DA1" s="0" t="inlineStr">
+      <c r="DE1" s="0" t="inlineStr">
         <is>
           <t>Routex</t>
         </is>
       </c>
-      <c r="DB1" s="0" t="inlineStr">
+      <c r="DF1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DC1" s="0" t="inlineStr">
+      <c r="DG1" s="0" t="inlineStr">
         <is>
           <t>SB-Staubsauger</t>
         </is>
       </c>
-      <c r="DD1" s="0" t="inlineStr">
+      <c r="DH1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DE1" s="0" t="inlineStr">
+      <c r="DI1" s="0" t="inlineStr">
         <is>
           <t>SB-Waschplatz /-Lanzenwäsche</t>
         </is>
       </c>
-      <c r="DF1" s="0" t="inlineStr">
+      <c r="DJ1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DG1" s="0" t="inlineStr">
+      <c r="DK1" s="0" t="inlineStr">
         <is>
           <t>Schnelllader</t>
         </is>
       </c>
-      <c r="DH1" s="0" t="inlineStr">
+      <c r="DL1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DI1" s="0" t="inlineStr">
+      <c r="DM1" s="0" t="inlineStr">
         <is>
           <t>Shell-Card</t>
         </is>
       </c>
-      <c r="DJ1" s="0" t="inlineStr">
+      <c r="DN1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DK1" s="0" t="inlineStr">
+      <c r="DO1" s="0" t="inlineStr">
         <is>
           <t>Shop</t>
         </is>
       </c>
-      <c r="DL1" s="0" t="inlineStr">
+      <c r="DP1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DM1" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="DN1" s="0" t="inlineStr">
+      <c r="DQ1" s="0" t="inlineStr">
+        <is>
+          <t>SPAR express</t>
+        </is>
+      </c>
+      <c r="DR1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DO1" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="DP1" s="0" t="inlineStr">
+      <c r="DS1" s="0" t="inlineStr">
+        <is>
+          <t>Truckstop</t>
+        </is>
+      </c>
+      <c r="DT1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DQ1" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="DR1" s="0" t="inlineStr">
+      <c r="DU1" s="0" t="inlineStr">
+        <is>
+          <t>UTA</t>
+        </is>
+      </c>
+      <c r="DV1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DS1" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="DT1" s="0" t="inlineStr">
+      <c r="DW1" s="0" t="inlineStr">
+        <is>
+          <t>Visa</t>
+        </is>
+      </c>
+      <c r="DX1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DU1" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="DV1" s="0" t="inlineStr">
+      <c r="DY1" s="0" t="inlineStr">
+        <is>
+          <t>Waschanlage</t>
+        </is>
+      </c>
+      <c r="DZ1" s="0" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
-      <c r="DW1" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:130">
       <c r="A2" s="0">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Fürstenweg</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fürstenweg 87</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
@@ -858,173 +869,173 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB2" s="0">
         <v>0</v>
       </c>
       <c r="BC2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD2" s="0">
         <v>0</v>
       </c>
       <c r="BF2" s="0">
         <v>0</v>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH2" s="0">
         <v>0</v>
       </c>
+      <c r="BI2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ2" s="0">
         <v>0</v>
       </c>
-      <c r="BK2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL2" s="0">
         <v>0</v>
       </c>
+      <c r="BM2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BN2" s="0">
         <v>0</v>
       </c>
       <c r="BP2" s="0">
         <v>0</v>
       </c>
-      <c r="BQ2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BR2" s="0">
         <v>0</v>
       </c>
       <c r="BS2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT2" s="0">
         <v>0</v>
       </c>
+      <c r="BU2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV2" s="0">
         <v>0</v>
       </c>
       <c r="BX2" s="0">
         <v>0</v>
       </c>
-      <c r="BY2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ2" s="0">
         <v>0</v>
       </c>
       <c r="CA2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB2" s="0">
         <v>0</v>
       </c>
+      <c r="CC2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CD2" s="0">
         <v>0</v>
       </c>
-      <c r="CE2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF2" s="0">
         <v>0</v>
       </c>
+      <c r="CG2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH2" s="0">
         <v>0</v>
       </c>
       <c r="CI2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ2" s="0">
         <v>0</v>
       </c>
       <c r="CL2" s="0">
         <v>0</v>
       </c>
+      <c r="CM2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN2" s="0">
         <v>0</v>
       </c>
-      <c r="CO2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP2" s="0">
         <v>0</v>
       </c>
-      <c r="CQ2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR2" s="0">
         <v>0</v>
       </c>
       <c r="CS2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT2" s="0">
         <v>0</v>
       </c>
+      <c r="CU2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV2" s="0">
         <v>0</v>
       </c>
       <c r="CW2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX2" s="0">
         <v>0</v>
       </c>
-      <c r="CY2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ2" s="0">
         <v>0</v>
       </c>
       <c r="DA2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB2" s="0">
         <v>0</v>
       </c>
       <c r="DC2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD2" s="0">
         <v>0</v>
       </c>
       <c r="DE2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF2" s="0">
@@ -1040,82 +1051,90 @@
       </c>
       <c r="DI2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ2" s="0">
         <v>0</v>
       </c>
       <c r="DK2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL2" s="0">
         <v>0</v>
       </c>
       <c r="DM2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN2" s="0">
         <v>0</v>
       </c>
+      <c r="DO2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP2" s="0">
         <v>0</v>
       </c>
       <c r="DR2" s="0">
         <v>0</v>
       </c>
-      <c r="DS2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT2" s="0">
         <v>0</v>
       </c>
       <c r="DU2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV2" s="0">
         <v>0</v>
       </c>
       <c r="DW2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX2" s="0">
         <v>0</v>
       </c>
+      <c r="DY2" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ2" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:130">
       <c r="A3" s="0">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Leopoldstraße</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Leopoldstraße 67</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
@@ -1276,244 +1295,252 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB3" s="0">
         <v>0</v>
       </c>
       <c r="BC3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD3" s="0">
         <v>0</v>
       </c>
       <c r="BF3" s="0">
         <v>0</v>
       </c>
       <c r="BG3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH3" s="0">
         <v>0</v>
       </c>
+      <c r="BI3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ3" s="0">
         <v>0</v>
       </c>
       <c r="BL3" s="0">
         <v>0</v>
       </c>
       <c r="BN3" s="0">
         <v>0</v>
       </c>
-      <c r="BO3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP3" s="0">
         <v>0</v>
       </c>
       <c r="BQ3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR3" s="0">
         <v>0</v>
       </c>
       <c r="BS3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT3" s="0">
         <v>0</v>
       </c>
+      <c r="BU3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV3" s="0">
         <v>0</v>
       </c>
       <c r="BX3" s="0">
         <v>0</v>
       </c>
-      <c r="BY3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ3" s="0">
         <v>0</v>
       </c>
+      <c r="CA3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB3" s="0">
         <v>0</v>
       </c>
       <c r="CD3" s="0">
         <v>0</v>
       </c>
-      <c r="CE3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF3" s="0">
         <v>0</v>
       </c>
+      <c r="CG3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH3" s="0">
         <v>0</v>
       </c>
+      <c r="CI3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CJ3" s="0">
         <v>0</v>
       </c>
       <c r="CL3" s="0">
         <v>0</v>
       </c>
-      <c r="CM3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CN3" s="0">
         <v>0</v>
       </c>
-      <c r="CO3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP3" s="0">
         <v>0</v>
       </c>
       <c r="CQ3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR3" s="0">
         <v>0</v>
       </c>
       <c r="CS3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT3" s="0">
         <v>0</v>
       </c>
+      <c r="CU3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV3" s="0">
         <v>0</v>
       </c>
       <c r="CW3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX3" s="0">
         <v>0</v>
       </c>
-      <c r="CY3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ3" s="0">
         <v>0</v>
       </c>
       <c r="DA3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB3" s="0">
         <v>0</v>
       </c>
+      <c r="DC3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD3" s="0">
         <v>0</v>
       </c>
+      <c r="DE3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF3" s="0">
         <v>0</v>
       </c>
-      <c r="DG3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DH3" s="0">
         <v>0</v>
       </c>
-      <c r="DI3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ3" s="0">
         <v>0</v>
       </c>
       <c r="DK3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL3" s="0">
         <v>0</v>
       </c>
       <c r="DM3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN3" s="0">
         <v>0</v>
       </c>
+      <c r="DO3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP3" s="0">
         <v>0</v>
       </c>
       <c r="DR3" s="0">
         <v>0</v>
       </c>
-      <c r="DS3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT3" s="0">
         <v>0</v>
       </c>
       <c r="DU3" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV3" s="0">
         <v>0</v>
       </c>
+      <c r="DW3" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX3" s="0">
         <v>0</v>
       </c>
+      <c r="DZ3" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:130">
       <c r="A4" s="0">
         <v>4</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Hall</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Innsbruckerstraße 90</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
@@ -1639,178 +1666,178 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB4" s="0">
         <v>0</v>
       </c>
       <c r="BC4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD4" s="0">
         <v>0</v>
       </c>
       <c r="BF4" s="0">
         <v>0</v>
       </c>
       <c r="BG4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH4" s="0">
         <v>0</v>
       </c>
+      <c r="BI4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ4" s="0">
         <v>0</v>
       </c>
       <c r="BL4" s="0">
         <v>0</v>
       </c>
       <c r="BN4" s="0">
         <v>0</v>
       </c>
-      <c r="BO4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP4" s="0">
         <v>0</v>
       </c>
       <c r="BQ4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR4" s="0">
         <v>0</v>
       </c>
       <c r="BS4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT4" s="0">
         <v>0</v>
       </c>
+      <c r="BU4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV4" s="0">
         <v>0</v>
       </c>
-      <c r="BW4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BX4" s="0">
         <v>0</v>
       </c>
       <c r="BY4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BZ4" s="0">
         <v>0</v>
       </c>
+      <c r="CA4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB4" s="0">
         <v>0</v>
       </c>
       <c r="CD4" s="0">
         <v>0</v>
       </c>
-      <c r="CE4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF4" s="0">
         <v>0</v>
       </c>
+      <c r="CG4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH4" s="0">
         <v>0</v>
       </c>
       <c r="CI4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ4" s="0">
         <v>0</v>
       </c>
       <c r="CL4" s="0">
         <v>0</v>
       </c>
       <c r="CM4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN4" s="0">
         <v>0</v>
       </c>
-      <c r="CO4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP4" s="0">
         <v>0</v>
       </c>
       <c r="CQ4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR4" s="0">
         <v>0</v>
       </c>
       <c r="CS4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT4" s="0">
         <v>0</v>
       </c>
+      <c r="CU4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV4" s="0">
         <v>0</v>
       </c>
       <c r="CW4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX4" s="0">
         <v>0</v>
       </c>
-      <c r="CY4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ4" s="0">
         <v>0</v>
       </c>
       <c r="DA4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB4" s="0">
         <v>0</v>
       </c>
       <c r="DC4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD4" s="0">
         <v>0</v>
       </c>
       <c r="DE4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF4" s="0">
@@ -1826,87 +1853,95 @@
       </c>
       <c r="DI4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ4" s="0">
         <v>0</v>
       </c>
       <c r="DK4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL4" s="0">
         <v>0</v>
       </c>
       <c r="DM4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN4" s="0">
         <v>0</v>
       </c>
+      <c r="DO4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP4" s="0">
         <v>0</v>
       </c>
-      <c r="DQ4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DR4" s="0">
         <v>0</v>
       </c>
       <c r="DS4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DT4" s="0">
         <v>0</v>
       </c>
       <c r="DU4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV4" s="0">
         <v>0</v>
       </c>
       <c r="DW4" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX4" s="0">
         <v>0</v>
       </c>
+      <c r="DY4" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ4" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:130">
       <c r="A5" s="0">
         <v>5</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>OMV</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Wörgl</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Innsbrucker Str.104</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
@@ -2059,242 +2094,245 @@
       <c r="AX5" s="0">
         <v>0</v>
       </c>
       <c r="AZ5" s="0">
         <v>0</v>
       </c>
       <c r="BA5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB5" s="0">
         <v>0</v>
       </c>
       <c r="BC5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD5" s="0">
         <v>0</v>
       </c>
       <c r="BF5" s="0">
         <v>0</v>
       </c>
-      <c r="BG5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BH5" s="0">
         <v>0</v>
       </c>
+      <c r="BI5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ5" s="0">
         <v>0</v>
       </c>
       <c r="BL5" s="0">
         <v>0</v>
       </c>
       <c r="BN5" s="0">
         <v>0</v>
       </c>
-      <c r="BO5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP5" s="0">
         <v>0</v>
       </c>
       <c r="BQ5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR5" s="0">
         <v>0</v>
       </c>
       <c r="BS5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT5" s="0">
         <v>0</v>
       </c>
+      <c r="BU5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV5" s="0">
         <v>0</v>
       </c>
       <c r="BX5" s="0">
         <v>0</v>
       </c>
-      <c r="BY5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ5" s="0">
         <v>0</v>
       </c>
       <c r="CA5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB5" s="0">
         <v>0</v>
       </c>
       <c r="CD5" s="0">
         <v>0</v>
       </c>
       <c r="CF5" s="0">
         <v>0</v>
       </c>
+      <c r="CG5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH5" s="0">
         <v>0</v>
       </c>
       <c r="CJ5" s="0">
         <v>0</v>
       </c>
       <c r="CL5" s="0">
         <v>0</v>
       </c>
       <c r="CN5" s="0">
         <v>0</v>
       </c>
-      <c r="CO5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP5" s="0">
         <v>0</v>
       </c>
-      <c r="CQ5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR5" s="0">
         <v>0</v>
       </c>
       <c r="CS5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT5" s="0">
         <v>0</v>
       </c>
+      <c r="CU5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV5" s="0">
         <v>0</v>
       </c>
+      <c r="CW5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX5" s="0">
         <v>0</v>
       </c>
-      <c r="CY5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ5" s="0">
         <v>0</v>
       </c>
-      <c r="DA5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB5" s="0">
         <v>0</v>
       </c>
       <c r="DC5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD5" s="0">
         <v>0</v>
       </c>
+      <c r="DE5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF5" s="0">
         <v>0</v>
       </c>
+      <c r="DG5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH5" s="0">
         <v>0</v>
       </c>
       <c r="DJ5" s="0">
         <v>0</v>
       </c>
-      <c r="DK5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL5" s="0">
         <v>0</v>
       </c>
       <c r="DN5" s="0">
         <v>0</v>
       </c>
+      <c r="DO5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP5" s="0">
         <v>0</v>
       </c>
-      <c r="DQ5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DR5" s="0">
         <v>0</v>
       </c>
       <c r="DS5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DT5" s="0">
         <v>0</v>
       </c>
       <c r="DU5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV5" s="0">
         <v>0</v>
       </c>
       <c r="DW5" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX5" s="0">
         <v>0</v>
       </c>
+      <c r="DY5" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ5" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:130">
       <c r="A6" s="0">
         <v>6</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Kematen</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Sellrainer Straße 2</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
@@ -2430,58 +2468,58 @@
       </c>
       <c r="BC6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD6" s="0">
         <v>0</v>
       </c>
       <c r="BE6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BF6" s="0">
         <v>0</v>
       </c>
       <c r="BG6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH6" s="0">
         <v>0</v>
       </c>
+      <c r="BI6" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ6" s="0">
         <v>0</v>
       </c>
-      <c r="BK6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL6" s="0">
         <v>0</v>
       </c>
       <c r="BM6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BN6" s="0">
         <v>0</v>
       </c>
       <c r="BO6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BP6" s="0">
         <v>0</v>
       </c>
       <c r="BQ6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR6" s="0">
@@ -2505,128 +2543,128 @@
       </c>
       <c r="BW6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BX6" s="0">
         <v>0</v>
       </c>
       <c r="BY6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BZ6" s="0">
         <v>0</v>
       </c>
       <c r="CA6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB6" s="0">
         <v>0</v>
       </c>
+      <c r="CC6" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CD6" s="0">
         <v>0</v>
       </c>
-      <c r="CE6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF6" s="0">
         <v>0</v>
       </c>
+      <c r="CG6" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH6" s="0">
         <v>0</v>
       </c>
       <c r="CI6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ6" s="0">
         <v>0</v>
       </c>
-      <c r="CK6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CL6" s="0">
         <v>0</v>
       </c>
       <c r="CM6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN6" s="0">
         <v>0</v>
       </c>
       <c r="CO6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CP6" s="0">
         <v>0</v>
       </c>
       <c r="CQ6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR6" s="0">
         <v>0</v>
       </c>
       <c r="CS6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT6" s="0">
         <v>0</v>
       </c>
+      <c r="CU6" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV6" s="0">
         <v>0</v>
       </c>
       <c r="CW6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX6" s="0">
         <v>0</v>
       </c>
-      <c r="CY6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ6" s="0">
         <v>0</v>
       </c>
       <c r="DA6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB6" s="0">
         <v>0</v>
       </c>
       <c r="DC6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD6" s="0">
         <v>0</v>
       </c>
       <c r="DE6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF6" s="0">
@@ -2642,87 +2680,95 @@
       </c>
       <c r="DI6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ6" s="0">
         <v>0</v>
       </c>
       <c r="DK6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL6" s="0">
         <v>0</v>
       </c>
       <c r="DM6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN6" s="0">
         <v>0</v>
       </c>
+      <c r="DO6" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP6" s="0">
         <v>0</v>
       </c>
-      <c r="DQ6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DR6" s="0">
         <v>0</v>
       </c>
       <c r="DS6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DT6" s="0">
         <v>0</v>
       </c>
       <c r="DU6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV6" s="0">
         <v>0</v>
       </c>
       <c r="DW6" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX6" s="0">
         <v>0</v>
       </c>
+      <c r="DY6" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ6" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:130">
       <c r="A7" s="0">
         <v>7</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Götzens</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Burgstraße 11</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
@@ -2740,267 +2786,275 @@
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>Innsbruck-Land</t>
         </is>
       </c>
       <c r="J7" s="0">
         <v>47.23807</v>
       </c>
       <c r="K7" s="0">
         <v>11.31114</v>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>+435022773003</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="S7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="T7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
-          <t>00:00 - 24:00</t>
+          <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="AP7" s="0">
         <v>0</v>
       </c>
       <c r="AR7" s="0">
         <v>0</v>
       </c>
       <c r="AT7" s="0">
         <v>0</v>
       </c>
       <c r="AV7" s="0">
         <v>0</v>
       </c>
       <c r="AX7" s="0">
         <v>0</v>
       </c>
       <c r="AZ7" s="0">
         <v>0</v>
       </c>
       <c r="BA7" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB7" s="0">
         <v>0</v>
       </c>
       <c r="BD7" s="0">
         <v>0</v>
       </c>
       <c r="BF7" s="0">
         <v>0</v>
       </c>
       <c r="BH7" s="0">
         <v>0</v>
       </c>
       <c r="BJ7" s="0">
         <v>0</v>
       </c>
       <c r="BL7" s="0">
         <v>0</v>
       </c>
       <c r="BN7" s="0">
         <v>0</v>
       </c>
-      <c r="BO7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP7" s="0">
         <v>0</v>
       </c>
       <c r="BQ7" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR7" s="0">
         <v>0</v>
       </c>
+      <c r="BS7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT7" s="0">
         <v>0</v>
       </c>
       <c r="BV7" s="0">
         <v>0</v>
       </c>
       <c r="BX7" s="0">
         <v>0</v>
       </c>
-      <c r="BY7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ7" s="0">
         <v>0</v>
       </c>
+      <c r="CA7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB7" s="0">
         <v>0</v>
       </c>
       <c r="CD7" s="0">
         <v>0</v>
       </c>
       <c r="CF7" s="0">
         <v>0</v>
       </c>
+      <c r="CG7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH7" s="0">
         <v>0</v>
       </c>
       <c r="CJ7" s="0">
         <v>0</v>
       </c>
       <c r="CL7" s="0">
         <v>0</v>
       </c>
       <c r="CN7" s="0">
         <v>0</v>
       </c>
-      <c r="CO7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP7" s="0">
         <v>0</v>
       </c>
-      <c r="CQ7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR7" s="0">
         <v>0</v>
       </c>
+      <c r="CS7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT7" s="0">
         <v>0</v>
       </c>
+      <c r="CU7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV7" s="0">
         <v>0</v>
       </c>
       <c r="CX7" s="0">
         <v>0</v>
       </c>
-      <c r="CY7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ7" s="0">
         <v>0</v>
       </c>
       <c r="DB7" s="0">
         <v>0</v>
       </c>
+      <c r="DC7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD7" s="0">
         <v>0</v>
       </c>
-      <c r="DE7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF7" s="0">
         <v>0</v>
       </c>
       <c r="DH7" s="0">
         <v>0</v>
       </c>
+      <c r="DI7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ7" s="0">
         <v>0</v>
       </c>
       <c r="DL7" s="0">
         <v>0</v>
       </c>
       <c r="DN7" s="0">
         <v>0</v>
       </c>
       <c r="DP7" s="0">
         <v>0</v>
       </c>
       <c r="DR7" s="0">
         <v>0</v>
       </c>
       <c r="DT7" s="0">
         <v>0</v>
       </c>
-      <c r="DU7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV7" s="0">
         <v>0</v>
       </c>
+      <c r="DW7" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX7" s="0">
         <v>0</v>
       </c>
+      <c r="DZ7" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:130">
       <c r="A8" s="0">
         <v>8</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Maurach</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Achensee Straße 70</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
@@ -3106,249 +3160,252 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB8" s="0">
         <v>0</v>
       </c>
       <c r="BC8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD8" s="0">
         <v>0</v>
       </c>
       <c r="BF8" s="0">
         <v>0</v>
       </c>
       <c r="BG8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH8" s="0">
         <v>0</v>
       </c>
+      <c r="BI8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ8" s="0">
         <v>0</v>
       </c>
       <c r="BL8" s="0">
         <v>0</v>
       </c>
       <c r="BN8" s="0">
         <v>0</v>
       </c>
-      <c r="BO8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP8" s="0">
         <v>0</v>
       </c>
       <c r="BQ8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR8" s="0">
         <v>0</v>
       </c>
+      <c r="BS8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT8" s="0">
         <v>0</v>
       </c>
       <c r="BV8" s="0">
         <v>0</v>
       </c>
       <c r="BX8" s="0">
         <v>0</v>
       </c>
-      <c r="BY8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ8" s="0">
         <v>0</v>
       </c>
       <c r="CA8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB8" s="0">
         <v>0</v>
       </c>
-      <c r="CC8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD8" s="0">
         <v>0</v>
       </c>
+      <c r="CE8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF8" s="0">
         <v>0</v>
       </c>
+      <c r="CG8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH8" s="0">
         <v>0</v>
       </c>
-      <c r="CI8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ8" s="0">
         <v>0</v>
       </c>
       <c r="CL8" s="0">
         <v>0</v>
       </c>
       <c r="CM8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN8" s="0">
         <v>0</v>
       </c>
-      <c r="CO8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP8" s="0">
         <v>0</v>
       </c>
       <c r="CQ8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR8" s="0">
         <v>0</v>
       </c>
+      <c r="CS8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT8" s="0">
         <v>0</v>
       </c>
+      <c r="CU8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV8" s="0">
         <v>0</v>
       </c>
       <c r="CX8" s="0">
         <v>0</v>
       </c>
-      <c r="CY8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ8" s="0">
         <v>0</v>
       </c>
-      <c r="DA8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB8" s="0">
         <v>0</v>
       </c>
       <c r="DC8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD8" s="0">
         <v>0</v>
       </c>
       <c r="DE8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF8" s="0">
         <v>0</v>
       </c>
+      <c r="DG8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH8" s="0">
         <v>0</v>
       </c>
       <c r="DI8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ8" s="0">
         <v>0</v>
       </c>
-      <c r="DK8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL8" s="0">
         <v>0</v>
       </c>
       <c r="DM8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN8" s="0">
         <v>0</v>
       </c>
+      <c r="DO8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP8" s="0">
         <v>0</v>
       </c>
       <c r="DR8" s="0">
         <v>0</v>
       </c>
-      <c r="DS8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT8" s="0">
         <v>0</v>
       </c>
       <c r="DU8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV8" s="0">
         <v>0</v>
       </c>
       <c r="DW8" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX8" s="0">
         <v>0</v>
       </c>
+      <c r="DY8" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ8" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:130">
       <c r="A9" s="0">
         <v>9</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Tumpen</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>Tumpen 91</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
@@ -3449,239 +3506,247 @@
       <c r="AZ9" s="0">
         <v>0</v>
       </c>
       <c r="BA9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB9" s="0">
         <v>0</v>
       </c>
       <c r="BD9" s="0">
         <v>0</v>
       </c>
       <c r="BF9" s="0">
         <v>0</v>
       </c>
       <c r="BG9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH9" s="0">
         <v>0</v>
       </c>
+      <c r="BI9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ9" s="0">
         <v>0</v>
       </c>
       <c r="BL9" s="0">
         <v>0</v>
       </c>
       <c r="BN9" s="0">
         <v>0</v>
       </c>
-      <c r="BO9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP9" s="0">
         <v>0</v>
       </c>
       <c r="BQ9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR9" s="0">
         <v>0</v>
       </c>
+      <c r="BS9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT9" s="0">
         <v>0</v>
       </c>
       <c r="BV9" s="0">
         <v>0</v>
       </c>
       <c r="BX9" s="0">
         <v>0</v>
       </c>
-      <c r="BY9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ9" s="0">
         <v>0</v>
       </c>
+      <c r="CA9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB9" s="0">
         <v>0</v>
       </c>
-      <c r="CC9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD9" s="0">
         <v>0</v>
       </c>
+      <c r="CE9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF9" s="0">
         <v>0</v>
       </c>
+      <c r="CG9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH9" s="0">
         <v>0</v>
       </c>
-      <c r="CI9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ9" s="0">
         <v>0</v>
       </c>
       <c r="CL9" s="0">
         <v>0</v>
       </c>
       <c r="CM9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN9" s="0">
         <v>0</v>
       </c>
-      <c r="CO9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP9" s="0">
         <v>0</v>
       </c>
       <c r="CQ9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR9" s="0">
         <v>0</v>
       </c>
       <c r="CS9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT9" s="0">
         <v>0</v>
       </c>
+      <c r="CU9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV9" s="0">
         <v>0</v>
       </c>
       <c r="CW9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX9" s="0">
         <v>0</v>
       </c>
-      <c r="CY9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ9" s="0">
         <v>0</v>
       </c>
       <c r="DA9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB9" s="0">
         <v>0</v>
       </c>
+      <c r="DC9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD9" s="0">
         <v>0</v>
       </c>
+      <c r="DE9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF9" s="0">
         <v>0</v>
       </c>
       <c r="DH9" s="0">
         <v>0</v>
       </c>
-      <c r="DI9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ9" s="0">
         <v>0</v>
       </c>
-      <c r="DK9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL9" s="0">
         <v>0</v>
       </c>
       <c r="DM9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN9" s="0">
         <v>0</v>
       </c>
+      <c r="DO9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP9" s="0">
         <v>0</v>
       </c>
       <c r="DR9" s="0">
         <v>0</v>
       </c>
-      <c r="DS9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT9" s="0">
         <v>0</v>
       </c>
       <c r="DU9" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV9" s="0">
         <v>0</v>
       </c>
+      <c r="DW9" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX9" s="0">
         <v>0</v>
       </c>
+      <c r="DZ9" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:130">
       <c r="A10" s="0">
         <v>10</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Prutz</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>Gewerbestraße 2</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
@@ -3849,72 +3914,72 @@
       </c>
       <c r="BA10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB10" s="0">
         <v>0</v>
       </c>
       <c r="BC10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD10" s="0">
         <v>0</v>
       </c>
       <c r="BE10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BF10" s="0">
         <v>0</v>
       </c>
+      <c r="BG10" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH10" s="0">
         <v>0</v>
       </c>
       <c r="BJ10" s="0">
         <v>0</v>
       </c>
-      <c r="BK10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL10" s="0">
         <v>0</v>
       </c>
+      <c r="BM10" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BN10" s="0">
         <v>0</v>
       </c>
-      <c r="BO10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP10" s="0">
         <v>0</v>
       </c>
       <c r="BQ10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR10" s="0">
         <v>0</v>
       </c>
       <c r="BS10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT10" s="0">
         <v>0</v>
       </c>
       <c r="BU10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BV10" s="0">
@@ -3922,88 +3987,88 @@
       </c>
       <c r="BW10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BX10" s="0">
         <v>0</v>
       </c>
       <c r="BY10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BZ10" s="0">
         <v>0</v>
       </c>
       <c r="CA10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB10" s="0">
         <v>0</v>
       </c>
+      <c r="CC10" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CD10" s="0">
         <v>0</v>
       </c>
-      <c r="CE10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF10" s="0">
         <v>0</v>
       </c>
+      <c r="CG10" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH10" s="0">
         <v>0</v>
       </c>
       <c r="CI10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ10" s="0">
         <v>0</v>
       </c>
       <c r="CL10" s="0">
         <v>0</v>
       </c>
       <c r="CM10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN10" s="0">
         <v>0</v>
       </c>
-      <c r="CO10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP10" s="0">
         <v>0</v>
       </c>
       <c r="CQ10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR10" s="0">
         <v>0</v>
       </c>
       <c r="CS10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT10" s="0">
         <v>0</v>
       </c>
       <c r="CU10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CV10" s="0">
@@ -4059,87 +4124,95 @@
       </c>
       <c r="DI10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ10" s="0">
         <v>0</v>
       </c>
       <c r="DK10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL10" s="0">
         <v>0</v>
       </c>
       <c r="DM10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN10" s="0">
         <v>0</v>
       </c>
+      <c r="DO10" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP10" s="0">
         <v>0</v>
       </c>
-      <c r="DQ10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DR10" s="0">
         <v>0</v>
       </c>
       <c r="DS10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DT10" s="0">
         <v>0</v>
       </c>
       <c r="DU10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV10" s="0">
         <v>0</v>
       </c>
       <c r="DW10" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX10" s="0">
         <v>0</v>
       </c>
+      <c r="DY10" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ10" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:130">
       <c r="A11" s="0">
         <v>13</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>Schattwald</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>Tannheimertal</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
@@ -4237,237 +4310,245 @@
       <c r="AX11" s="0">
         <v>0</v>
       </c>
       <c r="AZ11" s="0">
         <v>0</v>
       </c>
       <c r="BA11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB11" s="0">
         <v>0</v>
       </c>
       <c r="BC11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD11" s="0">
         <v>0</v>
       </c>
       <c r="BF11" s="0">
         <v>0</v>
       </c>
+      <c r="BG11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH11" s="0">
         <v>0</v>
       </c>
       <c r="BJ11" s="0">
         <v>0</v>
       </c>
       <c r="BL11" s="0">
         <v>0</v>
       </c>
       <c r="BN11" s="0">
         <v>0</v>
       </c>
-      <c r="BO11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP11" s="0">
         <v>0</v>
       </c>
       <c r="BQ11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR11" s="0">
         <v>0</v>
       </c>
+      <c r="BS11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT11" s="0">
         <v>0</v>
       </c>
       <c r="BV11" s="0">
         <v>0</v>
       </c>
       <c r="BX11" s="0">
         <v>0</v>
       </c>
-      <c r="BY11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ11" s="0">
         <v>0</v>
       </c>
+      <c r="CA11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB11" s="0">
         <v>0</v>
       </c>
       <c r="CD11" s="0">
         <v>0</v>
       </c>
       <c r="CF11" s="0">
         <v>0</v>
       </c>
+      <c r="CG11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH11" s="0">
         <v>0</v>
       </c>
-      <c r="CI11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ11" s="0">
         <v>0</v>
       </c>
       <c r="CL11" s="0">
         <v>0</v>
       </c>
+      <c r="CM11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN11" s="0">
         <v>0</v>
       </c>
-      <c r="CO11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP11" s="0">
         <v>0</v>
       </c>
-      <c r="CQ11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR11" s="0">
         <v>0</v>
       </c>
       <c r="CS11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT11" s="0">
         <v>0</v>
       </c>
+      <c r="CU11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV11" s="0">
         <v>0</v>
       </c>
+      <c r="CW11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX11" s="0">
         <v>0</v>
       </c>
-      <c r="CY11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ11" s="0">
         <v>0</v>
       </c>
-      <c r="DA11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB11" s="0">
         <v>0</v>
       </c>
       <c r="DC11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD11" s="0">
         <v>0</v>
       </c>
+      <c r="DE11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF11" s="0">
         <v>0</v>
       </c>
+      <c r="DG11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH11" s="0">
         <v>0</v>
       </c>
-      <c r="DI11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ11" s="0">
         <v>0</v>
       </c>
-      <c r="DK11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL11" s="0">
         <v>0</v>
       </c>
       <c r="DM11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN11" s="0">
         <v>0</v>
       </c>
+      <c r="DO11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP11" s="0">
         <v>0</v>
       </c>
       <c r="DR11" s="0">
         <v>0</v>
       </c>
-      <c r="DS11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT11" s="0">
         <v>0</v>
       </c>
       <c r="DU11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV11" s="0">
         <v>0</v>
       </c>
       <c r="DW11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX11" s="0">
         <v>0</v>
       </c>
+      <c r="DY11" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ11" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:130">
       <c r="A12" s="0">
         <v>15</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>Wildschönau</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>Oberau 27</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
@@ -4610,227 +4691,235 @@
       <c r="AX12" s="0">
         <v>0</v>
       </c>
       <c r="AZ12" s="0">
         <v>0</v>
       </c>
       <c r="BA12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB12" s="0">
         <v>0</v>
       </c>
       <c r="BC12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD12" s="0">
         <v>0</v>
       </c>
       <c r="BF12" s="0">
         <v>0</v>
       </c>
+      <c r="BG12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH12" s="0">
         <v>0</v>
       </c>
       <c r="BJ12" s="0">
         <v>0</v>
       </c>
       <c r="BL12" s="0">
         <v>0</v>
       </c>
       <c r="BN12" s="0">
         <v>0</v>
       </c>
-      <c r="BO12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP12" s="0">
         <v>0</v>
       </c>
       <c r="BQ12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR12" s="0">
         <v>0</v>
       </c>
+      <c r="BS12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT12" s="0">
         <v>0</v>
       </c>
       <c r="BV12" s="0">
         <v>0</v>
       </c>
       <c r="BX12" s="0">
         <v>0</v>
       </c>
-      <c r="BY12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ12" s="0">
         <v>0</v>
       </c>
       <c r="CA12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB12" s="0">
         <v>0</v>
       </c>
+      <c r="CC12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CD12" s="0">
         <v>0</v>
       </c>
       <c r="CF12" s="0">
         <v>0</v>
       </c>
+      <c r="CG12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH12" s="0">
         <v>0</v>
       </c>
       <c r="CJ12" s="0">
         <v>0</v>
       </c>
       <c r="CL12" s="0">
         <v>0</v>
       </c>
       <c r="CN12" s="0">
         <v>0</v>
       </c>
-      <c r="CO12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP12" s="0">
         <v>0</v>
       </c>
-      <c r="CQ12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR12" s="0">
         <v>0</v>
       </c>
+      <c r="CS12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT12" s="0">
         <v>0</v>
       </c>
+      <c r="CU12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV12" s="0">
         <v>0</v>
       </c>
       <c r="CX12" s="0">
         <v>0</v>
       </c>
-      <c r="CY12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ12" s="0">
         <v>0</v>
       </c>
-      <c r="DA12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB12" s="0">
         <v>0</v>
       </c>
+      <c r="DC12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD12" s="0">
         <v>0</v>
       </c>
       <c r="DE12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF12" s="0">
         <v>0</v>
       </c>
       <c r="DH12" s="0">
         <v>0</v>
       </c>
       <c r="DI12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ12" s="0">
         <v>0</v>
       </c>
-      <c r="DK12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL12" s="0">
         <v>0</v>
       </c>
       <c r="DM12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN12" s="0">
         <v>0</v>
       </c>
+      <c r="DO12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP12" s="0">
         <v>0</v>
       </c>
       <c r="DR12" s="0">
         <v>0</v>
       </c>
-      <c r="DS12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT12" s="0">
         <v>0</v>
       </c>
       <c r="DU12" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV12" s="0">
         <v>0</v>
       </c>
+      <c r="DW12" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX12" s="0">
         <v>0</v>
       </c>
+      <c r="DZ12" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:130">
       <c r="A13" s="0">
         <v>16</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>Zirl</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>Bahnhofstraße 37a</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
@@ -4983,247 +5072,260 @@
       <c r="AX13" s="0">
         <v>0</v>
       </c>
       <c r="AZ13" s="0">
         <v>0</v>
       </c>
       <c r="BA13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB13" s="0">
         <v>0</v>
       </c>
       <c r="BC13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD13" s="0">
         <v>0</v>
       </c>
       <c r="BF13" s="0">
         <v>0</v>
       </c>
-      <c r="BG13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BH13" s="0">
         <v>0</v>
       </c>
+      <c r="BI13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ13" s="0">
         <v>0</v>
       </c>
       <c r="BL13" s="0">
         <v>0</v>
       </c>
       <c r="BN13" s="0">
         <v>0</v>
       </c>
-      <c r="BO13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP13" s="0">
         <v>0</v>
       </c>
       <c r="BQ13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR13" s="0">
         <v>0</v>
       </c>
       <c r="BS13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT13" s="0">
         <v>0</v>
       </c>
+      <c r="BU13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV13" s="0">
         <v>0</v>
       </c>
       <c r="BX13" s="0">
         <v>0</v>
       </c>
-      <c r="BY13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ13" s="0">
         <v>0</v>
       </c>
+      <c r="CA13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB13" s="0">
         <v>0</v>
       </c>
-      <c r="CC13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD13" s="0">
         <v>0</v>
       </c>
+      <c r="CE13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF13" s="0">
         <v>0</v>
       </c>
+      <c r="CG13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH13" s="0">
         <v>0</v>
       </c>
+      <c r="CI13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CJ13" s="0">
         <v>0</v>
       </c>
       <c r="CL13" s="0">
         <v>0</v>
       </c>
       <c r="CN13" s="0">
         <v>0</v>
       </c>
-      <c r="CO13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP13" s="0">
         <v>0</v>
       </c>
-      <c r="CQ13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR13" s="0">
         <v>0</v>
       </c>
       <c r="CS13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT13" s="0">
         <v>0</v>
       </c>
+      <c r="CU13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV13" s="0">
         <v>0</v>
       </c>
+      <c r="CW13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX13" s="0">
         <v>0</v>
       </c>
-      <c r="CY13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ13" s="0">
         <v>0</v>
       </c>
-      <c r="DA13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB13" s="0">
         <v>0</v>
       </c>
       <c r="DC13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD13" s="0">
         <v>0</v>
       </c>
       <c r="DE13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF13" s="0">
         <v>0</v>
       </c>
+      <c r="DG13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH13" s="0">
         <v>0</v>
       </c>
       <c r="DI13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ13" s="0">
         <v>0</v>
       </c>
-      <c r="DK13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL13" s="0">
         <v>0</v>
       </c>
+      <c r="DM13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DN13" s="0">
         <v>0</v>
       </c>
+      <c r="DO13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP13" s="0">
         <v>0</v>
       </c>
       <c r="DR13" s="0">
         <v>0</v>
       </c>
-      <c r="DS13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT13" s="0">
         <v>0</v>
       </c>
       <c r="DU13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV13" s="0">
         <v>0</v>
       </c>
       <c r="DW13" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX13" s="0">
         <v>0</v>
       </c>
+      <c r="DY13" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ13" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:130">
       <c r="A14" s="0">
         <v>18</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>Höfen bei Reutte</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Hauptstraße 20</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
@@ -5321,227 +5423,235 @@
       <c r="AX14" s="0">
         <v>0</v>
       </c>
       <c r="AZ14" s="0">
         <v>0</v>
       </c>
       <c r="BA14" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB14" s="0">
         <v>0</v>
       </c>
       <c r="BC14" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD14" s="0">
         <v>0</v>
       </c>
       <c r="BF14" s="0">
         <v>0</v>
       </c>
+      <c r="BG14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH14" s="0">
         <v>0</v>
       </c>
       <c r="BJ14" s="0">
         <v>0</v>
       </c>
       <c r="BL14" s="0">
         <v>0</v>
       </c>
       <c r="BN14" s="0">
         <v>0</v>
       </c>
-      <c r="BO14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP14" s="0">
         <v>0</v>
       </c>
       <c r="BQ14" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR14" s="0">
         <v>0</v>
       </c>
+      <c r="BS14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT14" s="0">
         <v>0</v>
       </c>
       <c r="BV14" s="0">
         <v>0</v>
       </c>
       <c r="BX14" s="0">
         <v>0</v>
       </c>
-      <c r="BY14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ14" s="0">
         <v>0</v>
       </c>
+      <c r="CA14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB14" s="0">
         <v>0</v>
       </c>
-      <c r="CC14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD14" s="0">
         <v>0</v>
       </c>
+      <c r="CE14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF14" s="0">
         <v>0</v>
       </c>
+      <c r="CG14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH14" s="0">
         <v>0</v>
       </c>
       <c r="CJ14" s="0">
         <v>0</v>
       </c>
       <c r="CL14" s="0">
         <v>0</v>
       </c>
       <c r="CN14" s="0">
         <v>0</v>
       </c>
-      <c r="CO14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP14" s="0">
         <v>0</v>
       </c>
-      <c r="CQ14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR14" s="0">
         <v>0</v>
       </c>
       <c r="CS14" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT14" s="0">
         <v>0</v>
       </c>
+      <c r="CU14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV14" s="0">
         <v>0</v>
       </c>
+      <c r="CW14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX14" s="0">
         <v>0</v>
       </c>
-      <c r="CY14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ14" s="0">
         <v>0</v>
       </c>
-      <c r="DA14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB14" s="0">
         <v>0</v>
       </c>
+      <c r="DC14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD14" s="0">
         <v>0</v>
       </c>
+      <c r="DE14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF14" s="0">
         <v>0</v>
       </c>
       <c r="DH14" s="0">
         <v>0</v>
       </c>
-      <c r="DI14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ14" s="0">
         <v>0</v>
       </c>
-      <c r="DK14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL14" s="0">
         <v>0</v>
       </c>
       <c r="DM14" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN14" s="0">
         <v>0</v>
       </c>
+      <c r="DO14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP14" s="0">
         <v>0</v>
       </c>
       <c r="DR14" s="0">
         <v>0</v>
       </c>
-      <c r="DS14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT14" s="0">
         <v>0</v>
       </c>
       <c r="DU14" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV14" s="0">
         <v>0</v>
       </c>
+      <c r="DW14" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX14" s="0">
         <v>0</v>
       </c>
+      <c r="DZ14" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:130">
       <c r="A15" s="0">
         <v>19</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>OMV</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>Mils</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Bundesstraße 14</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
@@ -5702,249 +5812,257 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB15" s="0">
         <v>0</v>
       </c>
       <c r="BC15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD15" s="0">
         <v>0</v>
       </c>
       <c r="BF15" s="0">
         <v>0</v>
       </c>
       <c r="BG15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH15" s="0">
         <v>0</v>
       </c>
+      <c r="BI15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ15" s="0">
         <v>0</v>
       </c>
-      <c r="BK15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL15" s="0">
         <v>0</v>
       </c>
+      <c r="BM15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BN15" s="0">
         <v>0</v>
       </c>
-      <c r="BO15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP15" s="0">
         <v>0</v>
       </c>
       <c r="BQ15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR15" s="0">
         <v>0</v>
       </c>
       <c r="BS15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT15" s="0">
         <v>0</v>
       </c>
+      <c r="BU15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV15" s="0">
         <v>0</v>
       </c>
       <c r="BX15" s="0">
         <v>0</v>
       </c>
-      <c r="BY15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ15" s="0">
         <v>0</v>
       </c>
+      <c r="CA15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB15" s="0">
         <v>0</v>
       </c>
-      <c r="CC15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD15" s="0">
         <v>0</v>
       </c>
+      <c r="CE15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF15" s="0">
         <v>0</v>
       </c>
+      <c r="CG15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH15" s="0">
         <v>0</v>
       </c>
-      <c r="CI15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ15" s="0">
         <v>0</v>
       </c>
       <c r="CL15" s="0">
         <v>0</v>
       </c>
+      <c r="CM15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN15" s="0">
         <v>0</v>
       </c>
-      <c r="CO15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP15" s="0">
         <v>0</v>
       </c>
-      <c r="CQ15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR15" s="0">
         <v>0</v>
       </c>
       <c r="CS15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT15" s="0">
         <v>0</v>
       </c>
+      <c r="CU15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV15" s="0">
         <v>0</v>
       </c>
       <c r="CW15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX15" s="0">
         <v>0</v>
       </c>
-      <c r="CY15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ15" s="0">
         <v>0</v>
       </c>
       <c r="DA15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB15" s="0">
         <v>0</v>
       </c>
       <c r="DC15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD15" s="0">
         <v>0</v>
       </c>
+      <c r="DE15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF15" s="0">
         <v>0</v>
       </c>
+      <c r="DG15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH15" s="0">
         <v>0</v>
       </c>
       <c r="DJ15" s="0">
         <v>0</v>
       </c>
-      <c r="DK15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL15" s="0">
         <v>0</v>
       </c>
-      <c r="DM15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DN15" s="0">
         <v>0</v>
       </c>
+      <c r="DO15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP15" s="0">
         <v>0</v>
       </c>
       <c r="DR15" s="0">
         <v>0</v>
       </c>
-      <c r="DS15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT15" s="0">
         <v>0</v>
       </c>
       <c r="DU15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV15" s="0">
         <v>0</v>
       </c>
       <c r="DW15" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX15" s="0">
         <v>0</v>
       </c>
+      <c r="DY15" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ15" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:130">
       <c r="A16" s="0">
         <v>20</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Vomp</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Gewerbezone 12</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
@@ -6080,193 +6198,193 @@
       </c>
       <c r="BC16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD16" s="0">
         <v>0</v>
       </c>
       <c r="BE16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BF16" s="0">
         <v>0</v>
       </c>
       <c r="BG16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH16" s="0">
         <v>0</v>
       </c>
+      <c r="BI16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ16" s="0">
         <v>0</v>
       </c>
-      <c r="BK16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL16" s="0">
         <v>0</v>
       </c>
       <c r="BM16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BN16" s="0">
         <v>0</v>
       </c>
       <c r="BO16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BP16" s="0">
         <v>0</v>
       </c>
       <c r="BQ16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR16" s="0">
         <v>0</v>
       </c>
       <c r="BS16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT16" s="0">
         <v>0</v>
       </c>
+      <c r="BU16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV16" s="0">
         <v>0</v>
       </c>
-      <c r="BW16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BX16" s="0">
         <v>0</v>
       </c>
       <c r="BY16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BZ16" s="0">
         <v>0</v>
       </c>
       <c r="CA16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB16" s="0">
         <v>0</v>
       </c>
+      <c r="CC16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CD16" s="0">
         <v>0</v>
       </c>
-      <c r="CE16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF16" s="0">
         <v>0</v>
       </c>
+      <c r="CG16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH16" s="0">
         <v>0</v>
       </c>
       <c r="CI16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ16" s="0">
         <v>0</v>
       </c>
       <c r="CL16" s="0">
         <v>0</v>
       </c>
       <c r="CM16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN16" s="0">
         <v>0</v>
       </c>
-      <c r="CO16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP16" s="0">
         <v>0</v>
       </c>
       <c r="CQ16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR16" s="0">
         <v>0</v>
       </c>
       <c r="CS16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT16" s="0">
         <v>0</v>
       </c>
+      <c r="CU16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV16" s="0">
         <v>0</v>
       </c>
       <c r="CW16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX16" s="0">
         <v>0</v>
       </c>
-      <c r="CY16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ16" s="0">
         <v>0</v>
       </c>
       <c r="DA16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB16" s="0">
         <v>0</v>
       </c>
       <c r="DC16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD16" s="0">
         <v>0</v>
       </c>
       <c r="DE16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF16" s="0">
@@ -6282,87 +6400,95 @@
       </c>
       <c r="DI16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ16" s="0">
         <v>0</v>
       </c>
       <c r="DK16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL16" s="0">
         <v>0</v>
       </c>
       <c r="DM16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN16" s="0">
         <v>0</v>
       </c>
+      <c r="DO16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP16" s="0">
         <v>0</v>
       </c>
-      <c r="DQ16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DR16" s="0">
         <v>0</v>
       </c>
       <c r="DS16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DT16" s="0">
         <v>0</v>
       </c>
       <c r="DU16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV16" s="0">
         <v>0</v>
       </c>
       <c r="DW16" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX16" s="0">
         <v>0</v>
       </c>
+      <c r="DY16" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ16" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:130">
       <c r="A17" s="0">
         <v>21</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Ehrwald</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Schanz 1a</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
@@ -6380,312 +6506,320 @@
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>Reutte</t>
         </is>
       </c>
       <c r="J17" s="0">
         <v>47.4322</v>
       </c>
       <c r="K17" s="0">
         <v>10.91851</v>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>+435022776632</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 22:00</t>
+          <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 22:00</t>
+          <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 22:00</t>
+          <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 22:00</t>
+          <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 22:00</t>
+          <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="S17" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 22:00</t>
+          <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="T17" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 22:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="U17" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 22:00</t>
+          <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="AP17" s="0">
         <v>0</v>
       </c>
       <c r="AR17" s="0">
         <v>0</v>
       </c>
       <c r="AT17" s="0">
         <v>0</v>
       </c>
       <c r="AU17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV17" s="0">
         <v>0</v>
       </c>
       <c r="AX17" s="0">
         <v>0</v>
       </c>
       <c r="AZ17" s="0">
         <v>0</v>
       </c>
       <c r="BA17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB17" s="0">
         <v>0</v>
       </c>
       <c r="BC17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD17" s="0">
         <v>0</v>
       </c>
       <c r="BF17" s="0">
         <v>0</v>
       </c>
+      <c r="BG17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH17" s="0">
         <v>0</v>
       </c>
       <c r="BJ17" s="0">
         <v>0</v>
       </c>
       <c r="BL17" s="0">
         <v>0</v>
       </c>
       <c r="BN17" s="0">
         <v>0</v>
       </c>
-      <c r="BO17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP17" s="0">
         <v>0</v>
       </c>
       <c r="BQ17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR17" s="0">
         <v>0</v>
       </c>
+      <c r="BS17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT17" s="0">
         <v>0</v>
       </c>
       <c r="BV17" s="0">
         <v>0</v>
       </c>
       <c r="BX17" s="0">
         <v>0</v>
       </c>
-      <c r="BY17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ17" s="0">
         <v>0</v>
       </c>
+      <c r="CA17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB17" s="0">
         <v>0</v>
       </c>
       <c r="CD17" s="0">
         <v>0</v>
       </c>
       <c r="CF17" s="0">
         <v>0</v>
       </c>
+      <c r="CG17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH17" s="0">
         <v>0</v>
       </c>
       <c r="CJ17" s="0">
         <v>0</v>
       </c>
       <c r="CL17" s="0">
         <v>0</v>
       </c>
       <c r="CN17" s="0">
         <v>0</v>
       </c>
-      <c r="CO17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP17" s="0">
         <v>0</v>
       </c>
-      <c r="CQ17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR17" s="0">
         <v>0</v>
       </c>
       <c r="CS17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT17" s="0">
         <v>0</v>
       </c>
+      <c r="CU17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV17" s="0">
         <v>0</v>
       </c>
+      <c r="CW17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX17" s="0">
         <v>0</v>
       </c>
-      <c r="CY17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ17" s="0">
         <v>0</v>
       </c>
-      <c r="DA17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB17" s="0">
         <v>0</v>
       </c>
       <c r="DC17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD17" s="0">
         <v>0</v>
       </c>
+      <c r="DE17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF17" s="0">
         <v>0</v>
       </c>
+      <c r="DG17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH17" s="0">
         <v>0</v>
       </c>
-      <c r="DI17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ17" s="0">
         <v>0</v>
       </c>
-      <c r="DK17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL17" s="0">
         <v>0</v>
       </c>
       <c r="DM17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN17" s="0">
         <v>0</v>
       </c>
+      <c r="DO17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP17" s="0">
         <v>0</v>
       </c>
-      <c r="DQ17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DR17" s="0">
         <v>0</v>
       </c>
       <c r="DS17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DT17" s="0">
         <v>0</v>
       </c>
       <c r="DU17" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV17" s="0">
         <v>0</v>
       </c>
+      <c r="DW17" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX17" s="0">
         <v>0</v>
       </c>
+      <c r="DZ17" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:130">
       <c r="A18" s="0">
         <v>22</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>Angath</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>Haus 47</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
@@ -6790,201 +6924,209 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB18" s="0">
         <v>0</v>
       </c>
       <c r="BD18" s="0">
         <v>0</v>
       </c>
       <c r="BF18" s="0">
         <v>0</v>
       </c>
       <c r="BH18" s="0">
         <v>0</v>
       </c>
       <c r="BJ18" s="0">
         <v>0</v>
       </c>
       <c r="BL18" s="0">
         <v>0</v>
       </c>
       <c r="BN18" s="0">
         <v>0</v>
       </c>
-      <c r="BO18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP18" s="0">
         <v>0</v>
       </c>
       <c r="BQ18" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR18" s="0">
         <v>0</v>
       </c>
+      <c r="BS18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT18" s="0">
         <v>0</v>
       </c>
       <c r="BV18" s="0">
         <v>0</v>
       </c>
       <c r="BX18" s="0">
         <v>0</v>
       </c>
-      <c r="BY18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ18" s="0">
         <v>0</v>
       </c>
+      <c r="CA18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB18" s="0">
         <v>0</v>
       </c>
       <c r="CD18" s="0">
         <v>0</v>
       </c>
       <c r="CF18" s="0">
         <v>0</v>
       </c>
+      <c r="CG18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH18" s="0">
         <v>0</v>
       </c>
       <c r="CJ18" s="0">
         <v>0</v>
       </c>
       <c r="CL18" s="0">
         <v>0</v>
       </c>
       <c r="CN18" s="0">
         <v>0</v>
       </c>
-      <c r="CO18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP18" s="0">
         <v>0</v>
       </c>
-      <c r="CQ18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR18" s="0">
         <v>0</v>
       </c>
+      <c r="CS18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT18" s="0">
         <v>0</v>
       </c>
+      <c r="CU18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV18" s="0">
         <v>0</v>
       </c>
       <c r="CX18" s="0">
         <v>0</v>
       </c>
-      <c r="CY18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ18" s="0">
         <v>0</v>
       </c>
       <c r="DB18" s="0">
         <v>0</v>
       </c>
+      <c r="DC18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD18" s="0">
         <v>0</v>
       </c>
       <c r="DF18" s="0">
         <v>0</v>
       </c>
       <c r="DH18" s="0">
         <v>0</v>
       </c>
       <c r="DJ18" s="0">
         <v>0</v>
       </c>
       <c r="DL18" s="0">
         <v>0</v>
       </c>
       <c r="DN18" s="0">
         <v>0</v>
       </c>
       <c r="DP18" s="0">
         <v>0</v>
       </c>
       <c r="DR18" s="0">
         <v>0</v>
       </c>
       <c r="DT18" s="0">
         <v>0</v>
       </c>
-      <c r="DU18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV18" s="0">
         <v>0</v>
       </c>
+      <c r="DW18" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX18" s="0">
         <v>0</v>
       </c>
+      <c r="DZ18" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:130">
       <c r="A19" s="0">
         <v>127</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>Haiming</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Ambergstraße 40</t>
+          <t>Ötztaler Höhe 4</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>6430</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>Haiming</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>Imst</t>
         </is>
       </c>
       <c r="J19" s="0">
         <v>47.23173</v>
       </c>
@@ -7066,257 +7208,265 @@
       <c r="AX19" s="0">
         <v>0</v>
       </c>
       <c r="AY19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AZ19" s="0">
         <v>0</v>
       </c>
       <c r="BA19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB19" s="0">
         <v>0</v>
       </c>
       <c r="BD19" s="0">
         <v>0</v>
       </c>
       <c r="BF19" s="0">
         <v>0</v>
       </c>
+      <c r="BG19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH19" s="0">
         <v>0</v>
       </c>
       <c r="BJ19" s="0">
         <v>0</v>
       </c>
-      <c r="BK19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL19" s="0">
         <v>0</v>
       </c>
+      <c r="BM19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BN19" s="0">
         <v>0</v>
       </c>
-      <c r="BO19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP19" s="0">
         <v>0</v>
       </c>
       <c r="BQ19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR19" s="0">
         <v>0</v>
       </c>
+      <c r="BS19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT19" s="0">
         <v>0</v>
       </c>
-      <c r="BU19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BV19" s="0">
         <v>0</v>
       </c>
       <c r="BW19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BX19" s="0">
         <v>0</v>
       </c>
       <c r="BY19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BZ19" s="0">
         <v>0</v>
       </c>
+      <c r="CA19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB19" s="0">
         <v>0</v>
       </c>
       <c r="CD19" s="0">
         <v>0</v>
       </c>
       <c r="CF19" s="0">
         <v>0</v>
       </c>
+      <c r="CG19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH19" s="0">
         <v>0</v>
       </c>
-      <c r="CI19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ19" s="0">
         <v>0</v>
       </c>
       <c r="CL19" s="0">
         <v>0</v>
       </c>
+      <c r="CM19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN19" s="0">
         <v>0</v>
       </c>
-      <c r="CO19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP19" s="0">
         <v>0</v>
       </c>
-      <c r="CQ19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR19" s="0">
         <v>0</v>
       </c>
       <c r="CS19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT19" s="0">
         <v>0</v>
       </c>
+      <c r="CU19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV19" s="0">
         <v>0</v>
       </c>
+      <c r="CW19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX19" s="0">
         <v>0</v>
       </c>
-      <c r="CY19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ19" s="0">
         <v>0</v>
       </c>
-      <c r="DA19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB19" s="0">
         <v>0</v>
       </c>
       <c r="DC19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD19" s="0">
         <v>0</v>
       </c>
       <c r="DE19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF19" s="0">
         <v>0</v>
       </c>
+      <c r="DG19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH19" s="0">
         <v>0</v>
       </c>
       <c r="DI19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ19" s="0">
         <v>0</v>
       </c>
-      <c r="DK19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL19" s="0">
         <v>0</v>
       </c>
       <c r="DM19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN19" s="0">
         <v>0</v>
       </c>
+      <c r="DO19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP19" s="0">
         <v>0</v>
       </c>
       <c r="DR19" s="0">
         <v>0</v>
       </c>
-      <c r="DS19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT19" s="0">
         <v>0</v>
       </c>
       <c r="DU19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV19" s="0">
         <v>0</v>
       </c>
       <c r="DW19" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX19" s="0">
         <v>0</v>
       </c>
+      <c r="DY19" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ19" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:130">
       <c r="A20" s="0">
         <v>24</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Oberndorf, Tirol</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>Bahnhofstraße 11</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
@@ -7464,237 +7614,245 @@
       <c r="AX20" s="0">
         <v>0</v>
       </c>
       <c r="AZ20" s="0">
         <v>0</v>
       </c>
       <c r="BA20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB20" s="0">
         <v>0</v>
       </c>
       <c r="BC20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD20" s="0">
         <v>0</v>
       </c>
       <c r="BF20" s="0">
         <v>0</v>
       </c>
-      <c r="BG20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BH20" s="0">
         <v>0</v>
       </c>
+      <c r="BI20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ20" s="0">
         <v>0</v>
       </c>
-      <c r="BK20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BL20" s="0">
         <v>0</v>
       </c>
       <c r="BM20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BN20" s="0">
         <v>0</v>
       </c>
       <c r="BO20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BP20" s="0">
         <v>0</v>
       </c>
       <c r="BQ20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR20" s="0">
         <v>0</v>
       </c>
+      <c r="BS20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT20" s="0">
         <v>0</v>
       </c>
       <c r="BV20" s="0">
         <v>0</v>
       </c>
       <c r="BX20" s="0">
         <v>0</v>
       </c>
-      <c r="BY20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ20" s="0">
         <v>0</v>
       </c>
+      <c r="CA20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB20" s="0">
         <v>0</v>
       </c>
       <c r="CD20" s="0">
         <v>0</v>
       </c>
       <c r="CF20" s="0">
         <v>0</v>
       </c>
+      <c r="CG20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH20" s="0">
         <v>0</v>
       </c>
       <c r="CJ20" s="0">
         <v>0</v>
       </c>
       <c r="CL20" s="0">
         <v>0</v>
       </c>
       <c r="CN20" s="0">
         <v>0</v>
       </c>
-      <c r="CO20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP20" s="0">
         <v>0</v>
       </c>
-      <c r="CQ20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR20" s="0">
         <v>0</v>
       </c>
       <c r="CS20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT20" s="0">
         <v>0</v>
       </c>
+      <c r="CU20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV20" s="0">
         <v>0</v>
       </c>
+      <c r="CW20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX20" s="0">
         <v>0</v>
       </c>
-      <c r="CY20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ20" s="0">
         <v>0</v>
       </c>
-      <c r="DA20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB20" s="0">
         <v>0</v>
       </c>
+      <c r="DC20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD20" s="0">
         <v>0</v>
       </c>
+      <c r="DE20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF20" s="0">
         <v>0</v>
       </c>
       <c r="DH20" s="0">
         <v>0</v>
       </c>
-      <c r="DI20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ20" s="0">
         <v>0</v>
       </c>
-      <c r="DK20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL20" s="0">
         <v>0</v>
       </c>
+      <c r="DM20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DN20" s="0">
         <v>0</v>
       </c>
+      <c r="DO20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP20" s="0">
         <v>0</v>
       </c>
       <c r="DR20" s="0">
         <v>0</v>
       </c>
-      <c r="DS20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT20" s="0">
         <v>0</v>
       </c>
       <c r="DU20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV20" s="0">
         <v>0</v>
       </c>
       <c r="DW20" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX20" s="0">
         <v>0</v>
       </c>
+      <c r="DY20" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ20" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:130">
       <c r="A21" s="0">
         <v>25</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>Aldrans</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>Lanserstraße 2b</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
@@ -7850,234 +8008,242 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB21" s="0">
         <v>0</v>
       </c>
       <c r="BC21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD21" s="0">
         <v>0</v>
       </c>
       <c r="BF21" s="0">
         <v>0</v>
       </c>
       <c r="BG21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH21" s="0">
         <v>0</v>
       </c>
+      <c r="BI21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ21" s="0">
         <v>0</v>
       </c>
       <c r="BL21" s="0">
         <v>0</v>
       </c>
       <c r="BN21" s="0">
         <v>0</v>
       </c>
-      <c r="BO21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP21" s="0">
         <v>0</v>
       </c>
       <c r="BQ21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR21" s="0">
         <v>0</v>
       </c>
+      <c r="BS21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT21" s="0">
         <v>0</v>
       </c>
       <c r="BV21" s="0">
         <v>0</v>
       </c>
       <c r="BX21" s="0">
         <v>0</v>
       </c>
-      <c r="BY21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ21" s="0">
         <v>0</v>
       </c>
+      <c r="CA21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB21" s="0">
         <v>0</v>
       </c>
       <c r="CD21" s="0">
         <v>0</v>
       </c>
-      <c r="CE21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CF21" s="0">
         <v>0</v>
       </c>
+      <c r="CG21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH21" s="0">
         <v>0</v>
       </c>
       <c r="CI21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ21" s="0">
         <v>0</v>
       </c>
       <c r="CL21" s="0">
         <v>0</v>
       </c>
+      <c r="CM21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN21" s="0">
         <v>0</v>
       </c>
-      <c r="CO21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP21" s="0">
         <v>0</v>
       </c>
-      <c r="CQ21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR21" s="0">
         <v>0</v>
       </c>
       <c r="CS21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT21" s="0">
         <v>0</v>
       </c>
+      <c r="CU21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV21" s="0">
         <v>0</v>
       </c>
+      <c r="CW21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX21" s="0">
         <v>0</v>
       </c>
-      <c r="CY21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ21" s="0">
         <v>0</v>
       </c>
-      <c r="DA21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB21" s="0">
         <v>0</v>
       </c>
+      <c r="DC21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD21" s="0">
         <v>0</v>
       </c>
+      <c r="DE21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF21" s="0">
         <v>0</v>
       </c>
       <c r="DH21" s="0">
         <v>0</v>
       </c>
-      <c r="DI21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ21" s="0">
         <v>0</v>
       </c>
-      <c r="DK21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL21" s="0">
         <v>0</v>
       </c>
       <c r="DM21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN21" s="0">
         <v>0</v>
       </c>
+      <c r="DO21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP21" s="0">
         <v>0</v>
       </c>
       <c r="DR21" s="0">
         <v>0</v>
       </c>
-      <c r="DS21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT21" s="0">
         <v>0</v>
       </c>
       <c r="DU21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV21" s="0">
         <v>0</v>
       </c>
       <c r="DW21" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX21" s="0">
         <v>0</v>
       </c>
+      <c r="DY21" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ21" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:130">
       <c r="A22" s="0">
         <v>30</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Stafflach-Steinach</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Brenner Bundesstraße 50</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
@@ -8085,51 +8251,51 @@
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>Stafflach</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>Innsbruck-Land</t>
         </is>
       </c>
       <c r="J22" s="0">
         <v>47.0629625</v>
       </c>
       <c r="K22" s="0">
         <v>11.487212</v>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>+435022776150</t>
+          <t>+435022773003</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>Öffnungszeiten Tanken</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
@@ -8182,190 +8348,193 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB22" s="0">
         <v>0</v>
       </c>
       <c r="BD22" s="0">
         <v>0</v>
       </c>
       <c r="BF22" s="0">
         <v>0</v>
       </c>
       <c r="BH22" s="0">
         <v>0</v>
       </c>
       <c r="BJ22" s="0">
         <v>0</v>
       </c>
       <c r="BL22" s="0">
         <v>0</v>
       </c>
       <c r="BN22" s="0">
         <v>0</v>
       </c>
-      <c r="BO22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP22" s="0">
         <v>0</v>
       </c>
       <c r="BQ22" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR22" s="0">
         <v>0</v>
       </c>
+      <c r="BS22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT22" s="0">
         <v>0</v>
       </c>
       <c r="BV22" s="0">
         <v>0</v>
       </c>
       <c r="BX22" s="0">
         <v>0</v>
       </c>
-      <c r="BY22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ22" s="0">
         <v>0</v>
       </c>
+      <c r="CA22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB22" s="0">
         <v>0</v>
       </c>
       <c r="CD22" s="0">
         <v>0</v>
       </c>
       <c r="CF22" s="0">
         <v>0</v>
       </c>
+      <c r="CG22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH22" s="0">
         <v>0</v>
       </c>
       <c r="CJ22" s="0">
         <v>0</v>
       </c>
       <c r="CL22" s="0">
         <v>0</v>
       </c>
       <c r="CN22" s="0">
         <v>0</v>
       </c>
-      <c r="CO22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP22" s="0">
         <v>0</v>
       </c>
-      <c r="CQ22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR22" s="0">
         <v>0</v>
       </c>
       <c r="CS22" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT22" s="0">
         <v>0</v>
       </c>
+      <c r="CU22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV22" s="0">
         <v>0</v>
       </c>
+      <c r="CW22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX22" s="0">
         <v>0</v>
       </c>
-      <c r="CY22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ22" s="0">
         <v>0</v>
       </c>
       <c r="DB22" s="0">
         <v>0</v>
       </c>
+      <c r="DC22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD22" s="0">
         <v>0</v>
       </c>
       <c r="DF22" s="0">
         <v>0</v>
       </c>
       <c r="DH22" s="0">
         <v>0</v>
       </c>
       <c r="DJ22" s="0">
         <v>0</v>
       </c>
-      <c r="DK22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL22" s="0">
         <v>0</v>
       </c>
       <c r="DN22" s="0">
         <v>0</v>
       </c>
       <c r="DP22" s="0">
         <v>0</v>
       </c>
       <c r="DR22" s="0">
         <v>0</v>
       </c>
       <c r="DT22" s="0">
         <v>0</v>
       </c>
-      <c r="DU22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV22" s="0">
         <v>0</v>
       </c>
+      <c r="DW22" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX22" s="0">
         <v>0</v>
       </c>
+      <c r="DZ22" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:130">
       <c r="A23" s="0">
         <v>31</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>Innsbruck, Anton-Rauch-Straße</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Anton-Rauch-Straße 8</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
@@ -8466,229 +8635,237 @@
       <c r="AZ23" s="0">
         <v>0</v>
       </c>
       <c r="BA23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB23" s="0">
         <v>0</v>
       </c>
       <c r="BD23" s="0">
         <v>0</v>
       </c>
       <c r="BF23" s="0">
         <v>0</v>
       </c>
       <c r="BG23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH23" s="0">
         <v>0</v>
       </c>
+      <c r="BI23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ23" s="0">
         <v>0</v>
       </c>
       <c r="BL23" s="0">
         <v>0</v>
       </c>
       <c r="BN23" s="0">
         <v>0</v>
       </c>
-      <c r="BO23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP23" s="0">
         <v>0</v>
       </c>
       <c r="BQ23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR23" s="0">
         <v>0</v>
       </c>
       <c r="BS23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT23" s="0">
         <v>0</v>
       </c>
+      <c r="BU23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV23" s="0">
         <v>0</v>
       </c>
       <c r="BX23" s="0">
         <v>0</v>
       </c>
-      <c r="BY23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ23" s="0">
         <v>0</v>
       </c>
       <c r="CA23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB23" s="0">
         <v>0</v>
       </c>
       <c r="CC23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CD23" s="0">
         <v>0</v>
       </c>
+      <c r="CE23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF23" s="0">
         <v>0</v>
       </c>
+      <c r="CG23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH23" s="0">
         <v>0</v>
       </c>
       <c r="CJ23" s="0">
         <v>0</v>
       </c>
       <c r="CL23" s="0">
         <v>0</v>
       </c>
       <c r="CN23" s="0">
         <v>0</v>
       </c>
-      <c r="CO23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP23" s="0">
         <v>0</v>
       </c>
-      <c r="CQ23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR23" s="0">
         <v>0</v>
       </c>
+      <c r="CS23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT23" s="0">
         <v>0</v>
       </c>
+      <c r="CU23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV23" s="0">
         <v>0</v>
       </c>
       <c r="CX23" s="0">
         <v>0</v>
       </c>
-      <c r="CY23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ23" s="0">
         <v>0</v>
       </c>
       <c r="DB23" s="0">
         <v>0</v>
       </c>
       <c r="DC23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD23" s="0">
         <v>0</v>
       </c>
-      <c r="DE23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF23" s="0">
         <v>0</v>
       </c>
+      <c r="DG23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH23" s="0">
         <v>0</v>
       </c>
+      <c r="DI23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ23" s="0">
         <v>0</v>
       </c>
-      <c r="DK23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL23" s="0">
         <v>0</v>
       </c>
-      <c r="DM23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DN23" s="0">
         <v>0</v>
       </c>
+      <c r="DO23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP23" s="0">
         <v>0</v>
       </c>
       <c r="DR23" s="0">
         <v>0</v>
       </c>
       <c r="DT23" s="0">
         <v>0</v>
       </c>
-      <c r="DU23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV23" s="0">
         <v>0</v>
       </c>
       <c r="DW23" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX23" s="0">
         <v>0</v>
       </c>
+      <c r="DY23" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ23" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:130">
       <c r="A24" s="0">
         <v>32</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>Innsbruck, Andechsstraße</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>Andechsstraße (Langer Weg 8)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
@@ -8793,195 +8970,203 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB24" s="0">
         <v>0</v>
       </c>
       <c r="BD24" s="0">
         <v>0</v>
       </c>
       <c r="BF24" s="0">
         <v>0</v>
       </c>
       <c r="BH24" s="0">
         <v>0</v>
       </c>
       <c r="BJ24" s="0">
         <v>0</v>
       </c>
       <c r="BL24" s="0">
         <v>0</v>
       </c>
       <c r="BN24" s="0">
         <v>0</v>
       </c>
-      <c r="BO24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP24" s="0">
         <v>0</v>
       </c>
       <c r="BQ24" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR24" s="0">
         <v>0</v>
       </c>
+      <c r="BS24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT24" s="0">
         <v>0</v>
       </c>
       <c r="BV24" s="0">
         <v>0</v>
       </c>
       <c r="BX24" s="0">
         <v>0</v>
       </c>
-      <c r="BY24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ24" s="0">
         <v>0</v>
       </c>
+      <c r="CA24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB24" s="0">
         <v>0</v>
       </c>
       <c r="CD24" s="0">
         <v>0</v>
       </c>
       <c r="CF24" s="0">
         <v>0</v>
       </c>
+      <c r="CG24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH24" s="0">
         <v>0</v>
       </c>
       <c r="CJ24" s="0">
         <v>0</v>
       </c>
       <c r="CL24" s="0">
         <v>0</v>
       </c>
       <c r="CN24" s="0">
         <v>0</v>
       </c>
-      <c r="CO24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP24" s="0">
         <v>0</v>
       </c>
-      <c r="CQ24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR24" s="0">
         <v>0</v>
       </c>
+      <c r="CS24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT24" s="0">
         <v>0</v>
       </c>
+      <c r="CU24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV24" s="0">
         <v>0</v>
       </c>
       <c r="CX24" s="0">
         <v>0</v>
       </c>
-      <c r="CY24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ24" s="0">
         <v>0</v>
       </c>
       <c r="DB24" s="0">
         <v>0</v>
       </c>
       <c r="DC24" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD24" s="0">
         <v>0</v>
       </c>
-      <c r="DE24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF24" s="0">
         <v>0</v>
       </c>
+      <c r="DG24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH24" s="0">
         <v>0</v>
       </c>
+      <c r="DI24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ24" s="0">
         <v>0</v>
       </c>
       <c r="DL24" s="0">
         <v>0</v>
       </c>
       <c r="DN24" s="0">
         <v>0</v>
       </c>
       <c r="DP24" s="0">
         <v>0</v>
       </c>
       <c r="DR24" s="0">
         <v>0</v>
       </c>
       <c r="DT24" s="0">
         <v>0</v>
       </c>
-      <c r="DU24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV24" s="0">
         <v>0</v>
       </c>
       <c r="DW24" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX24" s="0">
         <v>0</v>
       </c>
+      <c r="DY24" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ24" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:130">
       <c r="A25" s="0">
         <v>33</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Innsbruck, Südbahnstraße</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>Südbahnstraße</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
@@ -9087,224 +9272,232 @@
       <c r="AZ25" s="0">
         <v>0</v>
       </c>
       <c r="BA25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB25" s="0">
         <v>0</v>
       </c>
       <c r="BD25" s="0">
         <v>0</v>
       </c>
       <c r="BF25" s="0">
         <v>0</v>
       </c>
       <c r="BG25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH25" s="0">
         <v>0</v>
       </c>
+      <c r="BI25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ25" s="0">
         <v>0</v>
       </c>
       <c r="BL25" s="0">
         <v>0</v>
       </c>
       <c r="BN25" s="0">
         <v>0</v>
       </c>
-      <c r="BO25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP25" s="0">
         <v>0</v>
       </c>
       <c r="BQ25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR25" s="0">
         <v>0</v>
       </c>
       <c r="BS25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT25" s="0">
         <v>0</v>
       </c>
+      <c r="BU25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV25" s="0">
         <v>0</v>
       </c>
       <c r="BX25" s="0">
         <v>0</v>
       </c>
-      <c r="BY25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ25" s="0">
         <v>0</v>
       </c>
+      <c r="CA25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB25" s="0">
         <v>0</v>
       </c>
-      <c r="CC25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD25" s="0">
         <v>0</v>
       </c>
       <c r="CE25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CF25" s="0">
         <v>0</v>
       </c>
+      <c r="CG25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH25" s="0">
         <v>0</v>
       </c>
+      <c r="CI25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CJ25" s="0">
         <v>0</v>
       </c>
       <c r="CL25" s="0">
         <v>0</v>
       </c>
       <c r="CN25" s="0">
         <v>0</v>
       </c>
-      <c r="CO25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP25" s="0">
         <v>0</v>
       </c>
-      <c r="CQ25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR25" s="0">
         <v>0</v>
       </c>
+      <c r="CS25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT25" s="0">
         <v>0</v>
       </c>
+      <c r="CU25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV25" s="0">
         <v>0</v>
       </c>
       <c r="CX25" s="0">
         <v>0</v>
       </c>
-      <c r="CY25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ25" s="0">
         <v>0</v>
       </c>
       <c r="DB25" s="0">
         <v>0</v>
       </c>
       <c r="DC25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD25" s="0">
         <v>0</v>
       </c>
       <c r="DF25" s="0">
         <v>0</v>
       </c>
+      <c r="DG25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH25" s="0">
         <v>0</v>
       </c>
       <c r="DJ25" s="0">
         <v>0</v>
       </c>
-      <c r="DK25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL25" s="0">
         <v>0</v>
       </c>
-      <c r="DM25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DN25" s="0">
         <v>0</v>
       </c>
+      <c r="DO25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP25" s="0">
         <v>0</v>
       </c>
       <c r="DR25" s="0">
         <v>0</v>
       </c>
       <c r="DT25" s="0">
         <v>0</v>
       </c>
-      <c r="DU25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV25" s="0">
         <v>0</v>
       </c>
       <c r="DW25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX25" s="0">
         <v>0</v>
       </c>
+      <c r="DY25" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ25" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:130">
       <c r="A26" s="0">
         <v>34</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>Innsbruck, Pembaurstraße</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Pembaurstraße 30</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
@@ -9360,259 +9553,307 @@
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="S26" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
       <c r="T26" s="0" t="inlineStr">
         <is>
           <t>08:00 - 20:00</t>
         </is>
       </c>
       <c r="U26" s="0" t="inlineStr">
         <is>
           <t>08:00 - 20:00</t>
         </is>
       </c>
+      <c r="V26" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="W26" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="X26" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Y26" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Z26" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AA26" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AB26" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AC26" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="AD26" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
       <c r="AP26" s="0">
         <v>0</v>
       </c>
       <c r="AR26" s="0">
         <v>0</v>
       </c>
-      <c r="AS26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AT26" s="0">
         <v>0</v>
       </c>
       <c r="AU26" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV26" s="0">
         <v>0</v>
       </c>
       <c r="AX26" s="0">
         <v>0</v>
       </c>
       <c r="AZ26" s="0">
         <v>0</v>
       </c>
       <c r="BA26" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB26" s="0">
         <v>0</v>
       </c>
       <c r="BD26" s="0">
         <v>0</v>
       </c>
       <c r="BF26" s="0">
         <v>0</v>
       </c>
       <c r="BH26" s="0">
         <v>0</v>
       </c>
       <c r="BJ26" s="0">
         <v>0</v>
       </c>
       <c r="BL26" s="0">
         <v>0</v>
       </c>
       <c r="BN26" s="0">
         <v>0</v>
       </c>
-      <c r="BO26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP26" s="0">
         <v>0</v>
       </c>
       <c r="BQ26" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR26" s="0">
         <v>0</v>
       </c>
+      <c r="BS26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT26" s="0">
         <v>0</v>
       </c>
       <c r="BV26" s="0">
         <v>0</v>
       </c>
       <c r="BX26" s="0">
         <v>0</v>
       </c>
-      <c r="BY26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ26" s="0">
         <v>0</v>
       </c>
       <c r="CA26" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB26" s="0">
         <v>0</v>
       </c>
       <c r="CC26" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CD26" s="0">
         <v>0</v>
       </c>
+      <c r="CE26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF26" s="0">
         <v>0</v>
       </c>
+      <c r="CG26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH26" s="0">
         <v>0</v>
       </c>
       <c r="CJ26" s="0">
         <v>0</v>
       </c>
       <c r="CL26" s="0">
         <v>0</v>
       </c>
-      <c r="CM26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CN26" s="0">
         <v>0</v>
       </c>
-      <c r="CO26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP26" s="0">
         <v>0</v>
       </c>
       <c r="CQ26" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR26" s="0">
         <v>0</v>
       </c>
+      <c r="CS26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT26" s="0">
         <v>0</v>
       </c>
+      <c r="CU26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV26" s="0">
         <v>0</v>
       </c>
       <c r="CX26" s="0">
         <v>0</v>
       </c>
-      <c r="CY26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ26" s="0">
         <v>0</v>
       </c>
       <c r="DB26" s="0">
         <v>0</v>
       </c>
+      <c r="DC26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD26" s="0">
         <v>0</v>
       </c>
-      <c r="DE26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF26" s="0">
         <v>0</v>
       </c>
       <c r="DH26" s="0">
         <v>0</v>
       </c>
+      <c r="DI26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ26" s="0">
         <v>0</v>
       </c>
-      <c r="DK26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL26" s="0">
         <v>0</v>
       </c>
       <c r="DN26" s="0">
         <v>0</v>
       </c>
+      <c r="DO26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP26" s="0">
         <v>0</v>
       </c>
       <c r="DR26" s="0">
         <v>0</v>
       </c>
       <c r="DT26" s="0">
         <v>0</v>
       </c>
-      <c r="DU26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV26" s="0">
         <v>0</v>
       </c>
+      <c r="DW26" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX26" s="0">
         <v>0</v>
       </c>
+      <c r="DZ26" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:130">
       <c r="A27" s="0">
         <v>35</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>Wattens</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Salzburgerstraße 8</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
@@ -9717,180 +9958,188 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB27" s="0">
         <v>0</v>
       </c>
       <c r="BD27" s="0">
         <v>0</v>
       </c>
       <c r="BF27" s="0">
         <v>0</v>
       </c>
       <c r="BH27" s="0">
         <v>0</v>
       </c>
       <c r="BJ27" s="0">
         <v>0</v>
       </c>
       <c r="BL27" s="0">
         <v>0</v>
       </c>
       <c r="BN27" s="0">
         <v>0</v>
       </c>
-      <c r="BO27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP27" s="0">
         <v>0</v>
       </c>
       <c r="BQ27" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR27" s="0">
         <v>0</v>
       </c>
+      <c r="BS27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT27" s="0">
         <v>0</v>
       </c>
       <c r="BV27" s="0">
         <v>0</v>
       </c>
       <c r="BX27" s="0">
         <v>0</v>
       </c>
-      <c r="BY27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ27" s="0">
         <v>0</v>
       </c>
+      <c r="CA27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB27" s="0">
         <v>0</v>
       </c>
       <c r="CD27" s="0">
         <v>0</v>
       </c>
       <c r="CF27" s="0">
         <v>0</v>
       </c>
+      <c r="CG27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH27" s="0">
         <v>0</v>
       </c>
       <c r="CJ27" s="0">
         <v>0</v>
       </c>
       <c r="CL27" s="0">
         <v>0</v>
       </c>
       <c r="CN27" s="0">
         <v>0</v>
       </c>
-      <c r="CO27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP27" s="0">
         <v>0</v>
       </c>
-      <c r="CQ27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR27" s="0">
         <v>0</v>
       </c>
+      <c r="CS27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT27" s="0">
         <v>0</v>
       </c>
+      <c r="CU27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV27" s="0">
         <v>0</v>
       </c>
       <c r="CX27" s="0">
         <v>0</v>
       </c>
-      <c r="CY27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ27" s="0">
         <v>0</v>
       </c>
       <c r="DB27" s="0">
         <v>0</v>
       </c>
+      <c r="DC27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD27" s="0">
         <v>0</v>
       </c>
       <c r="DF27" s="0">
         <v>0</v>
       </c>
       <c r="DH27" s="0">
         <v>0</v>
       </c>
       <c r="DJ27" s="0">
         <v>0</v>
       </c>
       <c r="DL27" s="0">
         <v>0</v>
       </c>
       <c r="DN27" s="0">
         <v>0</v>
       </c>
       <c r="DP27" s="0">
         <v>0</v>
       </c>
       <c r="DR27" s="0">
         <v>0</v>
       </c>
       <c r="DT27" s="0">
         <v>0</v>
       </c>
-      <c r="DU27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV27" s="0">
         <v>0</v>
       </c>
+      <c r="DW27" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX27" s="0">
         <v>0</v>
       </c>
+      <c r="DZ27" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:130">
       <c r="A28" s="0">
         <v>36</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>Bludenz</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Hermann Sanderstraße 10</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
@@ -9988,252 +10237,260 @@
       <c r="AX28" s="0">
         <v>0</v>
       </c>
       <c r="AZ28" s="0">
         <v>0</v>
       </c>
       <c r="BA28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB28" s="0">
         <v>0</v>
       </c>
       <c r="BC28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD28" s="0">
         <v>0</v>
       </c>
       <c r="BF28" s="0">
         <v>0</v>
       </c>
+      <c r="BG28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BH28" s="0">
         <v>0</v>
       </c>
       <c r="BJ28" s="0">
         <v>0</v>
       </c>
       <c r="BL28" s="0">
         <v>0</v>
       </c>
       <c r="BN28" s="0">
         <v>0</v>
       </c>
-      <c r="BO28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP28" s="0">
         <v>0</v>
       </c>
       <c r="BQ28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR28" s="0">
         <v>0</v>
       </c>
+      <c r="BS28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT28" s="0">
         <v>0</v>
       </c>
       <c r="BV28" s="0">
         <v>0</v>
       </c>
       <c r="BX28" s="0">
         <v>0</v>
       </c>
-      <c r="BY28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ28" s="0">
         <v>0</v>
       </c>
       <c r="CA28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB28" s="0">
         <v>0</v>
       </c>
       <c r="CC28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CD28" s="0">
         <v>0</v>
       </c>
       <c r="CE28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CF28" s="0">
         <v>0</v>
       </c>
+      <c r="CG28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH28" s="0">
         <v>0</v>
       </c>
       <c r="CI28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CJ28" s="0">
         <v>0</v>
       </c>
       <c r="CL28" s="0">
         <v>0</v>
       </c>
+      <c r="CM28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN28" s="0">
         <v>0</v>
       </c>
-      <c r="CO28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP28" s="0">
         <v>0</v>
       </c>
-      <c r="CQ28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR28" s="0">
         <v>0</v>
       </c>
       <c r="CS28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT28" s="0">
         <v>0</v>
       </c>
+      <c r="CU28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV28" s="0">
         <v>0</v>
       </c>
+      <c r="CW28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CX28" s="0">
         <v>0</v>
       </c>
-      <c r="CY28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ28" s="0">
         <v>0</v>
       </c>
-      <c r="DA28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DB28" s="0">
         <v>0</v>
       </c>
       <c r="DC28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD28" s="0">
         <v>0</v>
       </c>
+      <c r="DE28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DF28" s="0">
         <v>0</v>
       </c>
+      <c r="DG28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH28" s="0">
         <v>0</v>
       </c>
-      <c r="DI28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DJ28" s="0">
         <v>0</v>
       </c>
-      <c r="DK28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL28" s="0">
         <v>0</v>
       </c>
       <c r="DM28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN28" s="0">
         <v>0</v>
       </c>
+      <c r="DO28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP28" s="0">
         <v>0</v>
       </c>
       <c r="DR28" s="0">
         <v>0</v>
       </c>
-      <c r="DS28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT28" s="0">
         <v>0</v>
       </c>
       <c r="DU28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV28" s="0">
         <v>0</v>
       </c>
       <c r="DW28" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX28" s="0">
         <v>0</v>
       </c>
+      <c r="DY28" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ28" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:130">
       <c r="A29" s="0">
         <v>37</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>Ludesch</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>Walgaustraße 32</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
@@ -10398,205 +10655,213 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB29" s="0">
         <v>0</v>
       </c>
       <c r="BD29" s="0">
         <v>0</v>
       </c>
       <c r="BF29" s="0">
         <v>0</v>
       </c>
       <c r="BH29" s="0">
         <v>0</v>
       </c>
       <c r="BJ29" s="0">
         <v>0</v>
       </c>
       <c r="BL29" s="0">
         <v>0</v>
       </c>
       <c r="BN29" s="0">
         <v>0</v>
       </c>
-      <c r="BO29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP29" s="0">
         <v>0</v>
       </c>
       <c r="BQ29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR29" s="0">
         <v>0</v>
       </c>
       <c r="BS29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT29" s="0">
         <v>0</v>
       </c>
+      <c r="BU29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BV29" s="0">
         <v>0</v>
       </c>
       <c r="BX29" s="0">
         <v>0</v>
       </c>
-      <c r="BY29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ29" s="0">
         <v>0</v>
       </c>
+      <c r="CA29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB29" s="0">
         <v>0</v>
       </c>
       <c r="CD29" s="0">
         <v>0</v>
       </c>
       <c r="CF29" s="0">
         <v>0</v>
       </c>
+      <c r="CG29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH29" s="0">
         <v>0</v>
       </c>
-      <c r="CI29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ29" s="0">
         <v>0</v>
       </c>
       <c r="CL29" s="0">
         <v>0</v>
       </c>
+      <c r="CM29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN29" s="0">
         <v>0</v>
       </c>
-      <c r="CO29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP29" s="0">
         <v>0</v>
       </c>
-      <c r="CQ29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR29" s="0">
         <v>0</v>
       </c>
+      <c r="CS29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT29" s="0">
         <v>0</v>
       </c>
+      <c r="CU29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV29" s="0">
         <v>0</v>
       </c>
       <c r="CX29" s="0">
         <v>0</v>
       </c>
-      <c r="CY29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ29" s="0">
         <v>0</v>
       </c>
       <c r="DB29" s="0">
         <v>0</v>
       </c>
+      <c r="DC29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD29" s="0">
         <v>0</v>
       </c>
-      <c r="DE29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF29" s="0">
         <v>0</v>
       </c>
-      <c r="DG29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DH29" s="0">
         <v>0</v>
       </c>
+      <c r="DI29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ29" s="0">
         <v>0</v>
       </c>
       <c r="DK29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL29" s="0">
         <v>0</v>
       </c>
       <c r="DN29" s="0">
         <v>0</v>
       </c>
+      <c r="DO29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP29" s="0">
         <v>0</v>
       </c>
       <c r="DR29" s="0">
         <v>0</v>
       </c>
       <c r="DT29" s="0">
         <v>0</v>
       </c>
-      <c r="DU29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV29" s="0">
         <v>0</v>
       </c>
+      <c r="DW29" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX29" s="0">
         <v>0</v>
       </c>
+      <c r="DZ29" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:130">
       <c r="A30" s="0">
         <v>38</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>Fieberbrunn</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Drahtzug 5</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
@@ -10652,85 +10917,50 @@
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="S30" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="T30" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
-      <c r="V30" s="0" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="AP30" s="0">
         <v>0</v>
       </c>
       <c r="AR30" s="0">
         <v>0</v>
       </c>
       <c r="AS30" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AT30" s="0">
         <v>0</v>
       </c>
       <c r="AU30" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV30" s="0">
         <v>0</v>
       </c>
       <c r="AX30" s="0">
         <v>0</v>
       </c>
@@ -10741,190 +10971,198 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB30" s="0">
         <v>0</v>
       </c>
       <c r="BD30" s="0">
         <v>0</v>
       </c>
       <c r="BF30" s="0">
         <v>0</v>
       </c>
       <c r="BH30" s="0">
         <v>0</v>
       </c>
       <c r="BJ30" s="0">
         <v>0</v>
       </c>
       <c r="BL30" s="0">
         <v>0</v>
       </c>
       <c r="BN30" s="0">
         <v>0</v>
       </c>
-      <c r="BO30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP30" s="0">
         <v>0</v>
       </c>
       <c r="BQ30" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR30" s="0">
         <v>0</v>
       </c>
+      <c r="BS30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT30" s="0">
         <v>0</v>
       </c>
       <c r="BV30" s="0">
         <v>0</v>
       </c>
       <c r="BX30" s="0">
         <v>0</v>
       </c>
-      <c r="BY30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ30" s="0">
         <v>0</v>
       </c>
+      <c r="CA30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB30" s="0">
         <v>0</v>
       </c>
       <c r="CD30" s="0">
         <v>0</v>
       </c>
       <c r="CF30" s="0">
         <v>0</v>
       </c>
+      <c r="CG30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH30" s="0">
         <v>0</v>
       </c>
       <c r="CJ30" s="0">
         <v>0</v>
       </c>
       <c r="CL30" s="0">
         <v>0</v>
       </c>
       <c r="CN30" s="0">
         <v>0</v>
       </c>
-      <c r="CO30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP30" s="0">
         <v>0</v>
       </c>
-      <c r="CQ30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR30" s="0">
         <v>0</v>
       </c>
+      <c r="CS30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT30" s="0">
         <v>0</v>
       </c>
+      <c r="CU30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV30" s="0">
         <v>0</v>
       </c>
       <c r="CX30" s="0">
         <v>0</v>
       </c>
-      <c r="CY30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ30" s="0">
         <v>0</v>
       </c>
       <c r="DB30" s="0">
         <v>0</v>
       </c>
+      <c r="DC30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD30" s="0">
         <v>0</v>
       </c>
-      <c r="DE30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF30" s="0">
         <v>0</v>
       </c>
       <c r="DH30" s="0">
         <v>0</v>
       </c>
+      <c r="DI30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ30" s="0">
         <v>0</v>
       </c>
-      <c r="DK30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL30" s="0">
         <v>0</v>
       </c>
       <c r="DN30" s="0">
         <v>0</v>
       </c>
+      <c r="DO30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP30" s="0">
         <v>0</v>
       </c>
       <c r="DR30" s="0">
         <v>0</v>
       </c>
       <c r="DT30" s="0">
         <v>0</v>
       </c>
-      <c r="DU30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV30" s="0">
         <v>0</v>
       </c>
+      <c r="DW30" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX30" s="0">
         <v>0</v>
       </c>
+      <c r="DZ30" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:128">
+    <row r="31" spans="1:130">
       <c r="A31" s="0">
         <v>39</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>Breitenbach</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Oberdorf 8</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
@@ -11029,185 +11267,193 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB31" s="0">
         <v>0</v>
       </c>
       <c r="BD31" s="0">
         <v>0</v>
       </c>
       <c r="BF31" s="0">
         <v>0</v>
       </c>
       <c r="BH31" s="0">
         <v>0</v>
       </c>
       <c r="BJ31" s="0">
         <v>0</v>
       </c>
       <c r="BL31" s="0">
         <v>0</v>
       </c>
       <c r="BN31" s="0">
         <v>0</v>
       </c>
-      <c r="BO31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP31" s="0">
         <v>0</v>
       </c>
       <c r="BQ31" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR31" s="0">
         <v>0</v>
       </c>
+      <c r="BS31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT31" s="0">
         <v>0</v>
       </c>
       <c r="BV31" s="0">
         <v>0</v>
       </c>
       <c r="BX31" s="0">
         <v>0</v>
       </c>
-      <c r="BY31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ31" s="0">
         <v>0</v>
       </c>
+      <c r="CA31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB31" s="0">
         <v>0</v>
       </c>
       <c r="CD31" s="0">
         <v>0</v>
       </c>
       <c r="CF31" s="0">
         <v>0</v>
       </c>
+      <c r="CG31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH31" s="0">
         <v>0</v>
       </c>
       <c r="CJ31" s="0">
         <v>0</v>
       </c>
       <c r="CL31" s="0">
         <v>0</v>
       </c>
       <c r="CN31" s="0">
         <v>0</v>
       </c>
-      <c r="CO31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP31" s="0">
         <v>0</v>
       </c>
-      <c r="CQ31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR31" s="0">
         <v>0</v>
       </c>
+      <c r="CS31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT31" s="0">
         <v>0</v>
       </c>
+      <c r="CU31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV31" s="0">
         <v>0</v>
       </c>
       <c r="CX31" s="0">
         <v>0</v>
       </c>
-      <c r="CY31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ31" s="0">
         <v>0</v>
       </c>
       <c r="DB31" s="0">
         <v>0</v>
       </c>
+      <c r="DC31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD31" s="0">
         <v>0</v>
       </c>
-      <c r="DE31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF31" s="0">
         <v>0</v>
       </c>
       <c r="DH31" s="0">
         <v>0</v>
       </c>
+      <c r="DI31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ31" s="0">
         <v>0</v>
       </c>
       <c r="DL31" s="0">
         <v>0</v>
       </c>
       <c r="DN31" s="0">
         <v>0</v>
       </c>
       <c r="DP31" s="0">
         <v>0</v>
       </c>
       <c r="DR31" s="0">
         <v>0</v>
       </c>
       <c r="DT31" s="0">
         <v>0</v>
       </c>
-      <c r="DU31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV31" s="0">
         <v>0</v>
       </c>
+      <c r="DW31" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX31" s="0">
         <v>0</v>
       </c>
+      <c r="DZ31" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:128">
+    <row r="32" spans="1:130">
       <c r="A32" s="0">
         <v>40</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>Zirl</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>Schwabstraße 13</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
@@ -11315,177 +11561,185 @@
       </c>
       <c r="BB32" s="0">
         <v>0</v>
       </c>
       <c r="BD32" s="0">
         <v>0</v>
       </c>
       <c r="BF32" s="0">
         <v>0</v>
       </c>
       <c r="BH32" s="0">
         <v>0</v>
       </c>
       <c r="BJ32" s="0">
         <v>0</v>
       </c>
       <c r="BL32" s="0">
         <v>0</v>
       </c>
       <c r="BN32" s="0">
         <v>0</v>
       </c>
       <c r="BP32" s="0">
         <v>0</v>
       </c>
-      <c r="BQ32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BR32" s="0">
         <v>0</v>
       </c>
+      <c r="BS32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT32" s="0">
         <v>0</v>
       </c>
       <c r="BV32" s="0">
         <v>0</v>
       </c>
       <c r="BX32" s="0">
         <v>0</v>
       </c>
-      <c r="BY32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ32" s="0">
         <v>0</v>
       </c>
+      <c r="CA32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB32" s="0">
         <v>0</v>
       </c>
       <c r="CD32" s="0">
         <v>0</v>
       </c>
       <c r="CF32" s="0">
         <v>0</v>
       </c>
+      <c r="CG32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH32" s="0">
         <v>0</v>
       </c>
       <c r="CJ32" s="0">
         <v>0</v>
       </c>
       <c r="CL32" s="0">
         <v>0</v>
       </c>
       <c r="CN32" s="0">
         <v>0</v>
       </c>
-      <c r="CO32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP32" s="0">
         <v>0</v>
       </c>
-      <c r="CQ32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR32" s="0">
         <v>0</v>
       </c>
+      <c r="CS32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT32" s="0">
         <v>0</v>
       </c>
+      <c r="CU32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV32" s="0">
         <v>0</v>
       </c>
       <c r="CX32" s="0">
         <v>0</v>
       </c>
-      <c r="CY32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ32" s="0">
         <v>0</v>
       </c>
       <c r="DB32" s="0">
         <v>0</v>
       </c>
+      <c r="DC32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD32" s="0">
         <v>0</v>
       </c>
-      <c r="DE32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF32" s="0">
         <v>0</v>
       </c>
       <c r="DH32" s="0">
         <v>0</v>
       </c>
+      <c r="DI32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ32" s="0">
         <v>0</v>
       </c>
       <c r="DL32" s="0">
         <v>0</v>
       </c>
       <c r="DN32" s="0">
         <v>0</v>
       </c>
       <c r="DP32" s="0">
         <v>0</v>
       </c>
       <c r="DR32" s="0">
         <v>0</v>
       </c>
       <c r="DT32" s="0">
         <v>0</v>
       </c>
-      <c r="DU32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV32" s="0">
         <v>0</v>
       </c>
+      <c r="DW32" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX32" s="0">
         <v>0</v>
       </c>
+      <c r="DZ32" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:128">
+    <row r="33" spans="1:130">
       <c r="A33" s="0">
         <v>41</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>ENI</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>Götzens</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Burgstraße 29</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
@@ -11591,254 +11845,262 @@
           <t>x</t>
         </is>
       </c>
       <c r="BB33" s="0">
         <v>0</v>
       </c>
       <c r="BC33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BD33" s="0">
         <v>0</v>
       </c>
       <c r="BF33" s="0">
         <v>0</v>
       </c>
       <c r="BG33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BH33" s="0">
         <v>0</v>
       </c>
+      <c r="BI33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ33" s="0">
         <v>0</v>
       </c>
       <c r="BL33" s="0">
         <v>0</v>
       </c>
       <c r="BN33" s="0">
         <v>0</v>
       </c>
-      <c r="BO33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP33" s="0">
         <v>0</v>
       </c>
       <c r="BQ33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR33" s="0">
         <v>0</v>
       </c>
+      <c r="BS33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT33" s="0">
         <v>0</v>
       </c>
       <c r="BV33" s="0">
         <v>0</v>
       </c>
       <c r="BX33" s="0">
         <v>0</v>
       </c>
-      <c r="BY33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ33" s="0">
         <v>0</v>
       </c>
+      <c r="CA33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB33" s="0">
         <v>0</v>
       </c>
-      <c r="CC33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD33" s="0">
         <v>0</v>
       </c>
+      <c r="CE33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF33" s="0">
         <v>0</v>
       </c>
+      <c r="CG33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH33" s="0">
         <v>0</v>
       </c>
-      <c r="CI33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CJ33" s="0">
         <v>0</v>
       </c>
       <c r="CL33" s="0">
         <v>0</v>
       </c>
       <c r="CM33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CN33" s="0">
         <v>0</v>
       </c>
-      <c r="CO33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP33" s="0">
         <v>0</v>
       </c>
       <c r="CQ33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR33" s="0">
         <v>0</v>
       </c>
       <c r="CS33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT33" s="0">
         <v>0</v>
       </c>
+      <c r="CU33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV33" s="0">
         <v>0</v>
       </c>
       <c r="CW33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CX33" s="0">
         <v>0</v>
       </c>
-      <c r="CY33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ33" s="0">
         <v>0</v>
       </c>
       <c r="DA33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DB33" s="0">
         <v>0</v>
       </c>
       <c r="DC33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD33" s="0">
         <v>0</v>
       </c>
       <c r="DE33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF33" s="0">
         <v>0</v>
       </c>
+      <c r="DG33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH33" s="0">
         <v>0</v>
       </c>
       <c r="DI33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ33" s="0">
         <v>0</v>
       </c>
-      <c r="DK33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL33" s="0">
         <v>0</v>
       </c>
       <c r="DM33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN33" s="0">
         <v>0</v>
       </c>
+      <c r="DO33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP33" s="0">
         <v>0</v>
       </c>
       <c r="DR33" s="0">
         <v>0</v>
       </c>
-      <c r="DS33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DT33" s="0">
         <v>0</v>
       </c>
       <c r="DU33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV33" s="0">
         <v>0</v>
       </c>
       <c r="DW33" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX33" s="0">
         <v>0</v>
       </c>
+      <c r="DY33" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ33" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:128">
+    <row r="34" spans="1:130">
       <c r="A34" s="0">
         <v>51</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>Telfs</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Lumma 15</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
@@ -11943,185 +12205,193 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB34" s="0">
         <v>0</v>
       </c>
       <c r="BD34" s="0">
         <v>0</v>
       </c>
       <c r="BF34" s="0">
         <v>0</v>
       </c>
       <c r="BH34" s="0">
         <v>0</v>
       </c>
       <c r="BJ34" s="0">
         <v>0</v>
       </c>
       <c r="BL34" s="0">
         <v>0</v>
       </c>
       <c r="BN34" s="0">
         <v>0</v>
       </c>
-      <c r="BO34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP34" s="0">
         <v>0</v>
       </c>
       <c r="BQ34" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR34" s="0">
         <v>0</v>
       </c>
+      <c r="BS34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT34" s="0">
         <v>0</v>
       </c>
       <c r="BV34" s="0">
         <v>0</v>
       </c>
       <c r="BX34" s="0">
         <v>0</v>
       </c>
-      <c r="BY34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ34" s="0">
         <v>0</v>
       </c>
+      <c r="CA34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB34" s="0">
         <v>0</v>
       </c>
       <c r="CD34" s="0">
         <v>0</v>
       </c>
       <c r="CF34" s="0">
         <v>0</v>
       </c>
+      <c r="CG34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH34" s="0">
         <v>0</v>
       </c>
       <c r="CJ34" s="0">
         <v>0</v>
       </c>
       <c r="CL34" s="0">
         <v>0</v>
       </c>
       <c r="CN34" s="0">
         <v>0</v>
       </c>
-      <c r="CO34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP34" s="0">
         <v>0</v>
       </c>
-      <c r="CQ34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR34" s="0">
         <v>0</v>
       </c>
+      <c r="CS34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT34" s="0">
         <v>0</v>
       </c>
+      <c r="CU34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV34" s="0">
         <v>0</v>
       </c>
       <c r="CX34" s="0">
         <v>0</v>
       </c>
-      <c r="CY34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ34" s="0">
         <v>0</v>
       </c>
       <c r="DB34" s="0">
         <v>0</v>
       </c>
+      <c r="DC34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD34" s="0">
         <v>0</v>
       </c>
-      <c r="DE34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF34" s="0">
         <v>0</v>
       </c>
       <c r="DH34" s="0">
         <v>0</v>
       </c>
+      <c r="DI34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ34" s="0">
         <v>0</v>
       </c>
       <c r="DL34" s="0">
         <v>0</v>
       </c>
       <c r="DN34" s="0">
         <v>0</v>
       </c>
       <c r="DP34" s="0">
         <v>0</v>
       </c>
       <c r="DR34" s="0">
         <v>0</v>
       </c>
       <c r="DT34" s="0">
         <v>0</v>
       </c>
-      <c r="DU34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV34" s="0">
         <v>0</v>
       </c>
+      <c r="DW34" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX34" s="0">
         <v>0</v>
       </c>
+      <c r="DZ34" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:128">
+    <row r="35" spans="1:130">
       <c r="A35" s="0">
         <v>52</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>Rietz</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>Bundesstraße 15</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
@@ -12226,180 +12496,193 @@
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB35" s="0">
         <v>0</v>
       </c>
       <c r="BD35" s="0">
         <v>0</v>
       </c>
       <c r="BF35" s="0">
         <v>0</v>
       </c>
       <c r="BH35" s="0">
         <v>0</v>
       </c>
       <c r="BJ35" s="0">
         <v>0</v>
       </c>
       <c r="BL35" s="0">
         <v>0</v>
       </c>
       <c r="BN35" s="0">
         <v>0</v>
       </c>
-      <c r="BO35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP35" s="0">
         <v>0</v>
       </c>
       <c r="BQ35" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR35" s="0">
         <v>0</v>
       </c>
+      <c r="BS35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT35" s="0">
         <v>0</v>
       </c>
       <c r="BV35" s="0">
         <v>0</v>
       </c>
       <c r="BX35" s="0">
         <v>0</v>
       </c>
-      <c r="BY35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ35" s="0">
         <v>0</v>
       </c>
+      <c r="CA35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB35" s="0">
         <v>0</v>
       </c>
+      <c r="CC35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CD35" s="0">
         <v>0</v>
       </c>
       <c r="CF35" s="0">
         <v>0</v>
       </c>
+      <c r="CG35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH35" s="0">
         <v>0</v>
       </c>
       <c r="CJ35" s="0">
         <v>0</v>
       </c>
       <c r="CL35" s="0">
         <v>0</v>
       </c>
       <c r="CN35" s="0">
         <v>0</v>
       </c>
-      <c r="CO35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP35" s="0">
         <v>0</v>
       </c>
-      <c r="CQ35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR35" s="0">
         <v>0</v>
       </c>
+      <c r="CS35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT35" s="0">
         <v>0</v>
       </c>
+      <c r="CU35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV35" s="0">
         <v>0</v>
       </c>
       <c r="CX35" s="0">
         <v>0</v>
       </c>
-      <c r="CY35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ35" s="0">
         <v>0</v>
       </c>
       <c r="DB35" s="0">
         <v>0</v>
       </c>
+      <c r="DC35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD35" s="0">
         <v>0</v>
       </c>
       <c r="DF35" s="0">
         <v>0</v>
       </c>
       <c r="DH35" s="0">
         <v>0</v>
       </c>
       <c r="DJ35" s="0">
         <v>0</v>
       </c>
       <c r="DL35" s="0">
         <v>0</v>
       </c>
       <c r="DN35" s="0">
         <v>0</v>
       </c>
       <c r="DP35" s="0">
         <v>0</v>
       </c>
       <c r="DR35" s="0">
         <v>0</v>
       </c>
       <c r="DT35" s="0">
         <v>0</v>
       </c>
-      <c r="DU35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV35" s="0">
         <v>0</v>
       </c>
+      <c r="DW35" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX35" s="0">
         <v>0</v>
       </c>
+      <c r="DZ35" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:128">
+    <row r="36" spans="1:130">
       <c r="A36" s="0">
         <v>53</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Mischbetrieb</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Pfunds</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Bundesstraße 644</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
@@ -12462,292 +12745,300 @@
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="T36" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
           <t>Shop</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="Z36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="AA36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="AB36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="AC36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="AD36" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 18:30</t>
+          <t>07:00 - 18:45</t>
         </is>
       </c>
       <c r="AP36" s="0">
         <v>0</v>
       </c>
       <c r="AR36" s="0">
         <v>0</v>
       </c>
       <c r="AS36" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AT36" s="0">
         <v>0</v>
       </c>
       <c r="AV36" s="0">
         <v>0</v>
       </c>
       <c r="AX36" s="0">
         <v>0</v>
       </c>
       <c r="AZ36" s="0">
         <v>0</v>
       </c>
       <c r="BA36" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BB36" s="0">
         <v>0</v>
       </c>
       <c r="BD36" s="0">
         <v>0</v>
       </c>
       <c r="BF36" s="0">
         <v>0</v>
       </c>
-      <c r="BG36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BH36" s="0">
         <v>0</v>
       </c>
+      <c r="BI36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BJ36" s="0">
         <v>0</v>
       </c>
       <c r="BL36" s="0">
         <v>0</v>
       </c>
       <c r="BN36" s="0">
         <v>0</v>
       </c>
-      <c r="BO36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BP36" s="0">
         <v>0</v>
       </c>
       <c r="BQ36" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BR36" s="0">
         <v>0</v>
       </c>
+      <c r="BS36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT36" s="0">
         <v>0</v>
       </c>
       <c r="BV36" s="0">
         <v>0</v>
       </c>
       <c r="BX36" s="0">
         <v>0</v>
       </c>
-      <c r="BY36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ36" s="0">
         <v>0</v>
       </c>
+      <c r="CA36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB36" s="0">
         <v>0</v>
       </c>
-      <c r="CC36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CD36" s="0">
         <v>0</v>
       </c>
+      <c r="CE36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CF36" s="0">
         <v>0</v>
       </c>
+      <c r="CG36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH36" s="0">
         <v>0</v>
       </c>
       <c r="CJ36" s="0">
         <v>0</v>
       </c>
       <c r="CL36" s="0">
         <v>0</v>
       </c>
       <c r="CN36" s="0">
         <v>0</v>
       </c>
-      <c r="CO36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP36" s="0">
         <v>0</v>
       </c>
-      <c r="CQ36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR36" s="0">
         <v>0</v>
       </c>
+      <c r="CS36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT36" s="0">
         <v>0</v>
       </c>
+      <c r="CU36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV36" s="0">
         <v>0</v>
       </c>
       <c r="CX36" s="0">
         <v>0</v>
       </c>
-      <c r="CY36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ36" s="0">
         <v>0</v>
       </c>
       <c r="DB36" s="0">
         <v>0</v>
       </c>
       <c r="DC36" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DD36" s="0">
         <v>0</v>
       </c>
-      <c r="DE36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DF36" s="0">
         <v>0</v>
       </c>
+      <c r="DG36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DH36" s="0">
         <v>0</v>
       </c>
+      <c r="DI36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ36" s="0">
         <v>0</v>
       </c>
-      <c r="DK36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DL36" s="0">
         <v>0</v>
       </c>
       <c r="DN36" s="0">
         <v>0</v>
       </c>
+      <c r="DO36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DP36" s="0">
         <v>0</v>
       </c>
       <c r="DR36" s="0">
         <v>0</v>
       </c>
       <c r="DT36" s="0">
         <v>0</v>
       </c>
-      <c r="DU36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV36" s="0">
         <v>0</v>
       </c>
+      <c r="DW36" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX36" s="0">
         <v>0</v>
       </c>
+      <c r="DZ36" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:128">
+    <row r="37" spans="1:130">
       <c r="A37" s="0">
         <v>54</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>Pfaffenhofen</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Unterdorf 18</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
@@ -12845,31323 +13136,31956 @@
       </c>
       <c r="BB37" s="0">
         <v>0</v>
       </c>
       <c r="BD37" s="0">
         <v>0</v>
       </c>
       <c r="BF37" s="0">
         <v>0</v>
       </c>
       <c r="BH37" s="0">
         <v>0</v>
       </c>
       <c r="BJ37" s="0">
         <v>0</v>
       </c>
       <c r="BL37" s="0">
         <v>0</v>
       </c>
       <c r="BN37" s="0">
         <v>0</v>
       </c>
       <c r="BP37" s="0">
         <v>0</v>
       </c>
-      <c r="BQ37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BR37" s="0">
         <v>0</v>
       </c>
+      <c r="BS37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BT37" s="0">
         <v>0</v>
       </c>
       <c r="BV37" s="0">
         <v>0</v>
       </c>
       <c r="BX37" s="0">
         <v>0</v>
       </c>
-      <c r="BY37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="BZ37" s="0">
         <v>0</v>
       </c>
+      <c r="CA37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CB37" s="0">
         <v>0</v>
       </c>
       <c r="CD37" s="0">
         <v>0</v>
       </c>
       <c r="CF37" s="0">
         <v>0</v>
       </c>
+      <c r="CG37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CH37" s="0">
         <v>0</v>
       </c>
       <c r="CJ37" s="0">
         <v>0</v>
       </c>
       <c r="CL37" s="0">
         <v>0</v>
       </c>
       <c r="CN37" s="0">
         <v>0</v>
       </c>
-      <c r="CO37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP37" s="0">
         <v>0</v>
       </c>
-      <c r="CQ37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR37" s="0">
         <v>0</v>
       </c>
+      <c r="CS37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT37" s="0">
         <v>0</v>
       </c>
+      <c r="CU37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV37" s="0">
         <v>0</v>
       </c>
       <c r="CX37" s="0">
         <v>0</v>
       </c>
-      <c r="CY37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CZ37" s="0">
         <v>0</v>
       </c>
       <c r="DB37" s="0">
         <v>0</v>
       </c>
+      <c r="DC37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DD37" s="0">
         <v>0</v>
       </c>
       <c r="DF37" s="0">
         <v>0</v>
       </c>
       <c r="DH37" s="0">
         <v>0</v>
       </c>
       <c r="DJ37" s="0">
         <v>0</v>
       </c>
       <c r="DL37" s="0">
         <v>0</v>
       </c>
       <c r="DN37" s="0">
         <v>0</v>
       </c>
       <c r="DP37" s="0">
         <v>0</v>
       </c>
       <c r="DR37" s="0">
         <v>0</v>
       </c>
       <c r="DT37" s="0">
         <v>0</v>
       </c>
-      <c r="DU37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV37" s="0">
         <v>0</v>
       </c>
+      <c r="DW37" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX37" s="0">
         <v>0</v>
       </c>
+      <c r="DZ37" s="0">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:128">
+    <row r="38" spans="1:130">
       <c r="A38" s="0">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>Hall, Milserstraße</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Milser Straße 22</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>6060</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>Hall in Tirol</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J38" s="0">
+        <v>47.28313</v>
+      </c>
+      <c r="K38" s="0">
+        <v>11.52004</v>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>+435022776061</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N38" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="O38" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="P38" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="R38" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="S38" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T38" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U38" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP38" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV38" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX38" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CC38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CD38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX38" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX38" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY38" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ38" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:130">
+      <c r="A39" s="0">
+        <v>58</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Kinkstraße 29</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>6330</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J39" s="0">
+        <v>47.57892</v>
+      </c>
+      <c r="K39" s="0">
+        <v>12.16867</v>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>+435022776330</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="O39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="P39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="R39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="S39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="T39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U39" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="AP39" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV39" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX39" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX39" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX39" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY39" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ39" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:130">
+      <c r="A40" s="0">
+        <v>59</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>Altach</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Bauern 6</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>6844</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>Altach</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirch</t>
+        </is>
+      </c>
+      <c r="J40" s="0">
+        <v>47.35295</v>
+      </c>
+      <c r="K40" s="0">
+        <v>9.6616</v>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="V40" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 18:30</t>
+        </is>
+      </c>
+      <c r="X40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 18:30</t>
+        </is>
+      </c>
+      <c r="Y40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 18:30</t>
+        </is>
+      </c>
+      <c r="Z40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 18:30</t>
+        </is>
+      </c>
+      <c r="AA40" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 18:30</t>
+        </is>
+      </c>
+      <c r="AB40" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 13:00</t>
+        </is>
+      </c>
+      <c r="AC40" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 17:00</t>
+        </is>
+      </c>
+      <c r="AD40" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 17:00</t>
+        </is>
+      </c>
+      <c r="AP40" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX40" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX40" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW40" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX40" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ40" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:130">
+      <c r="A41" s="0">
+        <v>28</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>St. Johann in Tirol, Salzburgerstraße</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Salzburgerstraße 18</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>6380</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>St. Johann in Tirol</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t>Kitzbühel</t>
+        </is>
+      </c>
+      <c r="J41" s="0">
+        <v>47.52581</v>
+      </c>
+      <c r="K41" s="0">
+        <v>12.42399</v>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>+435022776380</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="N41" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O41" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P41" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q41" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R41" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S41" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T41" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U41" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="V41" s="0" t="inlineStr">
+        <is>
           <t>Tankautomat</t>
         </is>
       </c>
-      <c r="D38" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H38" s="0" t="inlineStr">
+      <c r="W41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="X41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Y41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Z41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AA41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AB41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AC41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AD41" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP41" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT41" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX41" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX41" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW41" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX41" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ41" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:130">
+      <c r="A42" s="0">
+        <v>62</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>Matrei in Osttirol</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Seblas 33 (Felbertauernstraße westseitig)</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>9971</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>Matrei in Osttirol</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
-      <c r="I38" s="0" t="inlineStr">
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J42" s="0">
+        <v>46.9897948</v>
+      </c>
+      <c r="K42" s="0">
+        <v>12.5450614</v>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>+435022779971</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N42" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="O42" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="P42" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Q42" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="R42" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="S42" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="T42" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="U42" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AO42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP42" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX42" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX42" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW42" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX42" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ42" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:130">
+      <c r="A43" s="0">
+        <v>63</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>OMV</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>Häselgehr</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Haus 171</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>6651</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>Häselgehr</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Reutte</t>
+        </is>
+      </c>
+      <c r="J43" s="0">
+        <v>47.30319</v>
+      </c>
+      <c r="K43" s="0">
+        <v>10.48471</v>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>+435022776651</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N43" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="O43" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="P43" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="Q43" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="R43" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="S43" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="T43" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="U43" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="AO43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP43" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BO43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BP43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BW43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BX43" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX43" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX43" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ43" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:130">
+      <c r="A44" s="0">
+        <v>64</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>Schwarzach</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Gutenberg Straße 6</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>6858</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>Schwarzach</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>Bregenz</t>
+        </is>
+      </c>
+      <c r="J44" s="0">
+        <v>47.43859</v>
+      </c>
+      <c r="K44" s="0">
+        <v>9.7570768</v>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>+435022776858</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N44" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O44" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P44" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q44" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R44" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S44" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T44" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U44" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP44" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV44" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX44" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX44" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX44" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DS44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DT44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX44" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY44" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ44" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:130">
+      <c r="A45" s="0">
+        <v>65</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck, Amraser Straße</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Amraser Straße 94</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J45" s="0">
+        <v>47.26199</v>
+      </c>
+      <c r="K45" s="0">
+        <v>11.41467</v>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>+435022776025</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N45" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O45" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P45" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q45" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R45" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S45" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T45" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U45" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AO45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP45" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR45" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX45" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX45" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CC45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CD45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CK45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CL45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX45" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX45" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY45" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ45" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:130">
+      <c r="A46" s="0">
+        <v>66</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>Lauterach</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Bundesstraße 97</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>6923</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>Lauterach</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>Bregenz</t>
+        </is>
+      </c>
+      <c r="J46" s="0">
+        <v>47.47016</v>
+      </c>
+      <c r="K46" s="0">
+        <v>9.72884</v>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>+435022776923</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N46" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O46" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P46" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q46" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R46" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S46" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T46" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U46" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="AP46" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR46" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT46" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX46" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX46" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX46" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW46" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX46" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ46" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:130">
+      <c r="A47" s="0">
+        <v>67</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>Wenns</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Unterdorf 2</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>6473</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>Wenns</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J47" s="0">
+        <v>47.16643</v>
+      </c>
+      <c r="K47" s="0">
+        <v>10.73133</v>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>+435022776473</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U47" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="V47" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W47" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="X47" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Y47" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Z47" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AA47" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AB47" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AC47" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AD47" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP47" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT47" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX47" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX47" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CC47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CD47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX47" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW47" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX47" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ47" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:130">
+      <c r="A48" s="0">
+        <v>68</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>Zams, Hauptstraße 14</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Hauptstraße 18</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>6511</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>Zams</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J48" s="0">
+        <v>47.15272</v>
+      </c>
+      <c r="K48" s="0">
+        <v>10.58302</v>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>+435022776511</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="O48" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="P48" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Q48" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="R48" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="S48" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T48" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U48" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AO48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP48" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV48" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BM48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BN48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX48" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX48" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX48" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY48" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ48" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:130">
+      <c r="A49" s="0">
+        <v>69</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>Kappl</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Lochau 378</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>6555</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>Kappl</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J49" s="0">
+        <v>47.06305</v>
+      </c>
+      <c r="K49" s="0">
+        <v>10.38079</v>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>+435022776555</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U49" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP49" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR49" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT49" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX49" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX49" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX49" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW49" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX49" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ49" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:130">
+      <c r="A50" s="0">
+        <v>71</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>Silz</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Tirolerstraße 14</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>6424</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>Silz</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J50" s="0">
+        <v>47.26877</v>
+      </c>
+      <c r="K50" s="0">
+        <v>10.93757</v>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>+435022776424</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U50" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP50" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR50" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT50" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX50" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX50" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX50" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW50" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX50" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ50" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:130">
+      <c r="A51" s="0">
+        <v>72</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck, Grabenweg</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Grabenweg 75</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J51" s="0">
+        <v>47.26584</v>
+      </c>
+      <c r="K51" s="0">
+        <v>11.44252</v>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>+435022776027</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N51" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O51" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P51" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q51" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R51" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S51" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T51" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U51" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AE51" s="0" t="inlineStr">
+        <is>
+          <t>Pizzeria</t>
+        </is>
+      </c>
+      <c r="AF51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AG51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AH51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AI51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AJ51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AK51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AL51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AM51" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AO51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP51" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV51" s="0">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AX51" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BW51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BX51" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX51" s="0">
+        <v>0</v>
+      </c>
+      <c r="CY51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CZ51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DS51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DT51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX51" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY51" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ51" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:130">
+      <c r="A52" s="0">
+        <v>73</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>Kaunertal</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Feichten 101</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>6524</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>Kaunertal</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J52" s="0">
+        <v>47.03408</v>
+      </c>
+      <c r="K52" s="0">
+        <v>10.74842</v>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U52" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP52" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT52" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV52" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX52" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX52" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX52" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW52" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX52" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ52" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:130">
+      <c r="A53" s="0">
+        <v>74</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>Dalaas</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Klostertalerstraße 100</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>6752</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>Dalaas</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t>Bludenz</t>
+        </is>
+      </c>
+      <c r="J53" s="0">
+        <v>47.12337</v>
+      </c>
+      <c r="K53" s="0">
+        <v>10.00529</v>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U53" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP53" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT53" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX53" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX53" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX53" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW53" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX53" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ53" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:130">
+      <c r="A54" s="0">
+        <v>75</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Shell</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck, Amraser See Straße</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Amraser See Straße 29</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J54" s="0">
+        <v>47.26187</v>
+      </c>
+      <c r="K54" s="0">
+        <v>11.42314</v>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>050 2277 6028</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U54" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V54" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="X54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Y54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Z54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AA54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AB54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AC54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AD54" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AO54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP54" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT54" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="0">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AX54" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BE54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BF54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX54" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX54" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DQ54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DR54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW54" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX54" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ54" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:130">
+      <c r="A55" s="0">
+        <v>78</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>Scharnitz</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruckerstraße 195</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>6108</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>Scharnitz</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J55" s="0">
+        <v>47.38686</v>
+      </c>
+      <c r="K55" s="0">
+        <v>11.25904</v>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>+435022776108</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N55" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="O55" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="P55" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="S55" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="T55" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="U55" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AP55" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV55" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX55" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX55" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW55" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX55" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ55" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:130">
+      <c r="A56" s="0">
+        <v>79</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>Satteins</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Alte Schlinserstraße 2</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>6822</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>Satteins</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirch</t>
+        </is>
+      </c>
+      <c r="J56" s="0">
+        <v>47.22179</v>
+      </c>
+      <c r="K56" s="0">
+        <v>9.67132</v>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>+435022776822</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t>Tanken</t>
+        </is>
+      </c>
+      <c r="N56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U56" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP56" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT56" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX56" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX56" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX56" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW56" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX56" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ56" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:130">
+      <c r="A57" s="0">
+        <v>80</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>Brixlegg</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Innsbrucker Straße 20</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>6230</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>Brixlegg</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J57" s="0">
+        <v>47.43158</v>
+      </c>
+      <c r="K57" s="0">
+        <v>11.87734</v>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U57" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP57" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT57" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX57" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX57" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW57" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX57" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ57" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:130">
+      <c r="A58" s="0">
+        <v>81</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>Ramsau</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Talstraße 25</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>6284</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>Ramsau im Zillertal</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Schwaz</t>
+        </is>
+      </c>
+      <c r="J58" s="0">
+        <v>47.2102072</v>
+      </c>
+      <c r="K58" s="0">
+        <v>11.8706194</v>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>+435022776284</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U58" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V58" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W58" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="X58" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Y58" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Z58" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AA58" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AB58" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AC58" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AD58" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP58" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT58" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV58" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX58" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX58" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX58" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX58" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY58" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ58" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:130">
+      <c r="A59" s="0">
+        <v>82</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t>Hall, Innsbruckerstraße</t>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruckerstraße 28</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>6060</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>Hall in Tirol</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J59" s="0">
+        <v>47.2783043</v>
+      </c>
+      <c r="K59" s="0">
+        <v>11.4928065</v>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>+435022776062</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N59" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="O59" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Q59" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="R59" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="S59" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="T59" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U59" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP59" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR59" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT59" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV59" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX59" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX59" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CC59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CD59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX59" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX59" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY59" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ59" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:130">
+      <c r="A60" s="0">
+        <v>83</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t>Götzis</t>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Im Buch 50</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>6840</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>Götzis</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirch</t>
+        </is>
+      </c>
+      <c r="J60" s="0">
+        <v>47.3431335</v>
+      </c>
+      <c r="K60" s="0">
+        <v>9.6543901</v>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>+435022776840</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U60" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP60" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT60" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX60" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX60" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW60" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX60" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ60" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:130">
+      <c r="A61" s="0">
+        <v>84</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t>Dornbirn</t>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Arlbergstraße 6</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>6850</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>Dornbirn</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t>Dornbirn</t>
+        </is>
+      </c>
+      <c r="J61" s="0">
+        <v>47.3998833</v>
+      </c>
+      <c r="K61" s="0">
+        <v>9.7336212</v>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>+43557225364</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U61" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V61" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W61" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="X61" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Y61" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Z61" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AA61" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AB61" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AC61" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AD61" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AP61" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR61" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT61" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV61" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX61" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX61" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX61" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX61" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY61" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ61" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:130">
+      <c r="A62" s="0">
+        <v>85</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t>Kirchbichl</t>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Lofererstraße 28</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>6322</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>Kirchbichl</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J62" s="0">
+        <v>47.4943928</v>
+      </c>
+      <c r="K62" s="0">
+        <v>12.0889521</v>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>+435332737721</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U62" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="V62" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W62" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 12:30, 15:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="X62" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 12:30, 15:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="Y62" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 12:30, 15:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="Z62" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 12:30, 15:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AA62" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 12:30, 15:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AB62" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00 (geschlossen)</t>
+        </is>
+      </c>
+      <c r="AC62" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00 (geschlossen)</t>
+        </is>
+      </c>
+      <c r="AD62" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00 (geschlossen)</t>
+        </is>
+      </c>
+      <c r="AP62" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT62" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV62" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX62" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BO62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BP62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX62" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX62" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW62" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX62" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ62" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:130">
+      <c r="A63" s="0">
+        <v>86</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>Gries am Brenner</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Brennerstraße 119</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>6156</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>Gries am Brenner</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J63" s="0">
+        <v>47.035337</v>
+      </c>
+      <c r="K63" s="0">
+        <v>11.481926</v>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>+435022776156</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U63" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP63" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT63" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV63" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX63" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX63" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW63" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX63" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ63" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:130">
+      <c r="A64" s="0">
+        <v>87</v>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>Saalfelden</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Färberstraße 10</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>5760</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>Saalfelden am Steinernen Meer</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t>Zell am See</t>
+        </is>
+      </c>
+      <c r="J64" s="0">
+        <v>47.426246</v>
+      </c>
+      <c r="K64" s="0">
+        <v>12.83999</v>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>+435022775760</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N64" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O64" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q64" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R64" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S64" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="T64" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="U64" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AP64" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR64" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT64" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV64" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX64" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX64" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX64" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX64" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY64" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ64" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:130">
+      <c r="A65" s="0">
+        <v>89</v>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>Tirolerstraße 17d</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>9900</t>
+        </is>
+      </c>
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J65" s="0">
+        <v>46.827726</v>
+      </c>
+      <c r="K65" s="0">
+        <v>12.766903</v>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
+        <is>
+          <t>+435022779900</t>
+        </is>
+      </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N65" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="O65" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="Q65" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="R65" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="S65" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="T65" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="U65" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AP65" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT65" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV65" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX65" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX65" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CC65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CD65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX65" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW65" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX65" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ65" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:130">
+      <c r="A66" s="0">
+        <v>90</v>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t>Matrei in Osttirol</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>Seblas 33 (Felbertauernstraße ostseitig)</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t>9971</t>
+        </is>
+      </c>
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <t>Matrei in Osttirol</t>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I66" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J66" s="0">
+        <v>46.990046</v>
+      </c>
+      <c r="K66" s="0">
+        <v>12.544929</v>
+      </c>
+      <c r="L66" s="0" t="inlineStr">
+        <is>
+          <t>+435022779971</t>
+        </is>
+      </c>
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U66" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP66" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR66" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT66" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX66" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX66" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX66" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW66" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX66" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ66" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:130">
+      <c r="A67" s="0">
+        <v>92</v>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>Wien, Franzensbrückenstraße</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>Franzensbrückenstraße 15</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>1020</t>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t>Wien,Leopoldstadt</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>Wien</t>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t>Wien(Stadt)</t>
+        </is>
+      </c>
+      <c r="J67" s="0">
+        <v>48.21461</v>
+      </c>
+      <c r="K67" s="0">
+        <v>16.39166</v>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t>+435022772020</t>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="V67" s="0" t="inlineStr">
+        <is>
+          <t>Waschstraße</t>
+        </is>
+      </c>
+      <c r="W67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="X67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Y67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Z67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AA67" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AB67" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AC67" s="0" t="inlineStr">
+        <is>
+          <t>09:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="AD67" s="0" t="inlineStr">
+        <is>
+          <t>09:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="AP67" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT67" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV67" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX67" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX67" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW67" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX67" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ67" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:130">
+      <c r="A68" s="0">
+        <v>94</v>
+      </c>
+      <c r="B68" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>St. Anton</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>Gewerbegebiet 16</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>6580</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>St. Anton am Arlberg</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J68" s="0">
+        <v>47.140115</v>
+      </c>
+      <c r="K68" s="0">
+        <v>10.290108</v>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t>+435022776580</t>
+        </is>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten Tanken</t>
+        </is>
+      </c>
+      <c r="N68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U68" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V68" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten Shop</t>
+        </is>
+      </c>
+      <c r="W68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="X68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Y68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Z68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AA68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AB68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AC68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AD68" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AO68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP68" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR68" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT68" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV68" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX68" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX68" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX68" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX68" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY68" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ68" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:130">
+      <c r="A69" s="0">
+        <v>95</v>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>Steinfeld in Kärnten</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>Lindenweg 21</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>9754</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>Steinfeld</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>Kärnten</t>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t>Spittal an der Drau</t>
+        </is>
+      </c>
+      <c r="J69" s="0">
+        <v>46.751574</v>
+      </c>
+      <c r="K69" s="0">
+        <v>13.249705</v>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U69" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP69" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT69" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX69" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BO69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BP69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX69" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX69" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW69" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX69" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ69" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:130">
+      <c r="A70" s="0">
+        <v>96</v>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirch</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>Königshofstraße 14</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>6800</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirch</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirch</t>
+        </is>
+      </c>
+      <c r="J70" s="0">
+        <v>47.263346</v>
+      </c>
+      <c r="K70" s="0">
+        <v>9.615192</v>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="O70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="Q70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="R70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="S70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="T70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U70" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="AP70" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR70" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT70" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX70" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX70" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX70" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW70" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX70" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ70" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:130">
+      <c r="A71" s="0">
+        <v>97</v>
+      </c>
+      <c r="B71" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>Wien, Ameisgasse</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>Ameisgasse 49-51</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>1140</t>
+        </is>
+      </c>
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <t>Wien,Penzing</t>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <t>Wien</t>
+        </is>
+      </c>
+      <c r="I71" s="0" t="inlineStr">
+        <is>
+          <t>Wien(Stadt)</t>
+        </is>
+      </c>
+      <c r="J71" s="0">
+        <v>48.194995</v>
+      </c>
+      <c r="K71" s="0">
+        <v>16.299421</v>
+      </c>
+      <c r="L71" s="0" t="inlineStr">
+        <is>
+          <t>+4314190980</t>
+        </is>
+      </c>
+      <c r="M71" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="V71" s="0" t="inlineStr">
+        <is>
+          <t>Waschstraße</t>
+        </is>
+      </c>
+      <c r="W71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="X71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Y71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Z71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AA71" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AB71" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AC71" s="0" t="inlineStr">
+        <is>
+          <t>09:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="AD71" s="0" t="inlineStr">
+        <is>
+          <t>09:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="AP71" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR71" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT71" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV71" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX71" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX71" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CC71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CD71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CK71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CL71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX71" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX71" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY71" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ71" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:130">
+      <c r="A72" s="0">
+        <v>98</v>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>Reutte</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>Kreckelmoosstraße 5</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>6600</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>Reutte</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t>Reutte</t>
+        </is>
+      </c>
+      <c r="J72" s="0">
+        <v>47.480246</v>
+      </c>
+      <c r="K72" s="0">
+        <v>10.73548</v>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t>+435022776600</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U72" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AE72" s="0" t="inlineStr">
+        <is>
+          <t>Pizzeria</t>
+        </is>
+      </c>
+      <c r="AF72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AG72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AH72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AI72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AJ72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AK72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AL72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AM72" s="0" t="inlineStr">
+        <is>
+          <t>11:30 - 21:00</t>
+        </is>
+      </c>
+      <c r="AO72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP72" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR72" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT72" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV72" s="0">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AX72" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BM72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BN72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BO72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BP72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX72" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CO72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CP72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX72" s="0">
+        <v>0</v>
+      </c>
+      <c r="CY72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CZ72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DS72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DT72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW72" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX72" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ72" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:130">
+      <c r="A73" s="0">
+        <v>76</v>
+      </c>
+      <c r="B73" s="0" t="inlineStr">
+        <is>
+          <t>OMV</t>
+        </is>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>Imst Langgasse 91a</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>Langgasse 91a</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>6460</t>
+        </is>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I73" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J73" s="0">
+        <v>47.227472</v>
+      </c>
+      <c r="K73" s="0">
+        <v>10.746972</v>
+      </c>
+      <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t>+4354129419022</t>
+        </is>
+      </c>
+      <c r="M73" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U73" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AO73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP73" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR73" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT73" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV73" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX73" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX73" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX73" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX73" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY73" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ73" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:130">
+      <c r="A74" s="0">
+        <v>106</v>
+      </c>
+      <c r="B74" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D74" s="0" t="inlineStr">
+        <is>
+          <t>Imst Langgasse 95</t>
+        </is>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>Langgasse 95</t>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
+        <is>
+          <t>6460</t>
+        </is>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I74" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J74" s="0">
+        <v>47.226566</v>
+      </c>
+      <c r="K74" s="0">
+        <v>10.748177</v>
+      </c>
+      <c r="L74" s="0" t="inlineStr">
+        <is>
+          <t>+4354129419022</t>
+        </is>
+      </c>
+      <c r="M74" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten Tanken</t>
+        </is>
+      </c>
+      <c r="N74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U74" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V74" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten Shop</t>
+        </is>
+      </c>
+      <c r="W74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="X74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="Y74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="Z74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="AA74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="AB74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="AC74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="AD74" s="0" t="inlineStr">
+        <is>
+          <t>05:00 - 23:00</t>
+        </is>
+      </c>
+      <c r="AP74" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR74" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT74" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV74" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX74" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BW74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BX74" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX74" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX74" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY74" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ74" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:130">
+      <c r="A75" s="0">
+        <v>108</v>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>Polling</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>Gewerbezone 12</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>6404</t>
+        </is>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>Pollingberg</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I75" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J75" s="0">
+        <v>47.284476</v>
+      </c>
+      <c r="K75" s="0">
+        <v>11.146847</v>
+      </c>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M75" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U75" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP75" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR75" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT75" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX75" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX75" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX75" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW75" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX75" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ75" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:130">
+      <c r="A76" s="0">
+        <v>109</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>Mieders</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>Stubaitalstraße 10</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>6142</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>Mieders</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J76" s="0">
+        <v>47.160066</v>
+      </c>
+      <c r="K76" s="0">
+        <v>11.36822</v>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>+435022776142</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U76" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="AO76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP76" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR76" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT76" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV76" s="0">
+        <v>0</v>
+      </c>
+      <c r="AW76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AX76" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BM76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BN76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX76" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CE76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CF76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CO76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CP76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX76" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DE76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DF76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX76" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY76" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ76" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:130">
+      <c r="A77" s="0">
+        <v>110</v>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>Obertrum</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>Seekirchner Straße 1</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>5162</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>Obertrum am See</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg</t>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg-Umgebung</t>
+        </is>
+      </c>
+      <c r="J77" s="0">
+        <v>47.936257</v>
+      </c>
+      <c r="K77" s="0">
+        <v>13.082159</v>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M77" s="0" t="inlineStr">
+        <is>
+          <t>Sommeröffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U77" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP77" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR77" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT77" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV77" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX77" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX77" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW77" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX77" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ77" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:130">
+      <c r="A78" s="0">
+        <v>111</v>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>Hard</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>Rauhholzstraße 29</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>6971</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>Hard</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I78" s="0" t="inlineStr">
+        <is>
+          <t>Bregenz</t>
+        </is>
+      </c>
+      <c r="J78" s="0">
+        <v>47.487913</v>
+      </c>
+      <c r="K78" s="0">
+        <v>9.702447</v>
+      </c>
+      <c r="L78" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M78" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U78" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP78" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR78" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT78" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX78" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS78" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX78" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA78" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG78" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS78" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU78" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX78" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW78" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX78" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ78" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:130">
+      <c r="A79" s="0">
+        <v>113</v>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>Klosterneuburg</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>Donaustraße / Schüttaustraße</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>3400</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>Klosterneuburg</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I79" s="0" t="inlineStr">
+        <is>
+          <t>Tulln</t>
+        </is>
+      </c>
+      <c r="J79" s="0">
+        <v>48.29555</v>
+      </c>
+      <c r="K79" s="0">
+        <v>16.340943</v>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M79" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U79" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP79" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR79" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT79" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV79" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX79" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX79" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX79" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW79" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX79" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ79" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:130">
+      <c r="A80" s="0">
+        <v>114</v>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>Amstetten</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>Leinerstraße 4a</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>3300</t>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>Amstetten</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I80" s="0" t="inlineStr">
+        <is>
+          <t>Amstetten</t>
+        </is>
+      </c>
+      <c r="J80" s="0">
+        <v>48.106371</v>
+      </c>
+      <c r="K80" s="0">
+        <v>14.832679</v>
+      </c>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M80" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U80" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP80" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR80" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT80" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV80" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX80" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX80" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX80" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW80" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX80" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ80" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:130">
+      <c r="A81" s="0">
+        <v>115</v>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>Horn</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>Pragerstraße 77</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>3580</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>Horn</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I81" s="0" t="inlineStr">
+        <is>
+          <t>Horn</t>
+        </is>
+      </c>
+      <c r="J81" s="0">
+        <v>48.664094</v>
+      </c>
+      <c r="K81" s="0">
+        <v>15.640925</v>
+      </c>
+      <c r="L81" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M81" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U81" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP81" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR81" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT81" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV81" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX81" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX81" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX81" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW81" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX81" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ81" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:130">
+      <c r="A82" s="0">
+        <v>116</v>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>Strasshof</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>Strazzegasse 2 / Schönkirchnerstraße</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>2231</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>Strasshof an der Nordbahn</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I82" s="0" t="inlineStr">
+        <is>
+          <t>Gänserndorf</t>
+        </is>
+      </c>
+      <c r="J82" s="0">
+        <v>48.320951</v>
+      </c>
+      <c r="K82" s="0">
+        <v>16.65231</v>
+      </c>
+      <c r="L82" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M82" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U82" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP82" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR82" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT82" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX82" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX82" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX82" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW82" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX82" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ82" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:130">
+      <c r="A83" s="0">
+        <v>117</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>Langenzersdorf</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Wiener Straße 210-218</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>2103</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>Langenzersdorf</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t>Korneuburg</t>
+        </is>
+      </c>
+      <c r="J83" s="0">
+        <v>48.297463</v>
+      </c>
+      <c r="K83" s="0">
+        <v>16.375489</v>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U83" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP83" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR83" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT83" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV83" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX83" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX83" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX83" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW83" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX83" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ83" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:130">
+      <c r="A84" s="0">
+        <v>118</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>Wien, Simmeringer Hauptstraße</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>Simmeringer Hauptstraße 334-336</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>1110</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>Wien,Simmering</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>Wien</t>
+        </is>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t>Wien(Stadt)</t>
+        </is>
+      </c>
+      <c r="J84" s="0">
+        <v>48.147423</v>
+      </c>
+      <c r="K84" s="0">
+        <v>16.461307</v>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U84" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP84" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR84" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT84" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX84" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX84" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX84" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW84" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX84" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ84" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:130">
+      <c r="A85" s="0">
+        <v>119</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>DISKONT</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>Schärding</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>Othmar-Spanlang-Straße 1</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>4780</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>Brunnwies</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>Oberösterreich</t>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>Schärding</t>
+        </is>
+      </c>
+      <c r="J85" s="0">
+        <v>48.446277</v>
+      </c>
+      <c r="K85" s="0">
+        <v>13.439573</v>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U85" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP85" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR85" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT85" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV85" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX85" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS85" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX85" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA85" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG85" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS85" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU85" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX85" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW85" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX85" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ85" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:130">
+      <c r="A86" s="0">
+        <v>120</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>Gmünd</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Weitraer Straße 109</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>3950</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>Gmünd</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t>Gmünd</t>
+        </is>
+      </c>
+      <c r="J86" s="0">
+        <v>48.762443</v>
+      </c>
+      <c r="K86" s="0">
+        <v>14.970496</v>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U86" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP86" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR86" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT86" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV86" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX86" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX86" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX86" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW86" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX86" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ86" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:130">
+      <c r="A87" s="0">
+        <v>121</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Munderfing</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>Hauptstraße 112</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>5222</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>Munderfing</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>Oberösterreich</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t>Braunau am Inn</t>
+        </is>
+      </c>
+      <c r="J87" s="0">
+        <v>48.074426</v>
+      </c>
+      <c r="K87" s="0">
+        <v>13.177958</v>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U87" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP87" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR87" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT87" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV87" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX87" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS87" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX87" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA87" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG87" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS87" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU87" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX87" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW87" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX87" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ87" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:130">
+      <c r="A88" s="0">
+        <v>122</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>Hollabrunn</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>Anton Ehrenfried Straße 1</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>Hollabrunn</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t>Hollabrunn</t>
+        </is>
+      </c>
+      <c r="J88" s="0">
+        <v>48.560858</v>
+      </c>
+      <c r="K88" s="0">
+        <v>16.073554</v>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U88" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP88" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR88" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT88" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV88" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX88" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX88" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX88" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW88" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX88" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ88" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:130">
+      <c r="A89" s="0">
+        <v>123</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Berg im Drautal</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Berg 115</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>9771</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>Berg</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Kärnten</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t>Spittal an der Drau</t>
+        </is>
+      </c>
+      <c r="J89" s="0">
+        <v>46.741967</v>
+      </c>
+      <c r="K89" s="0">
+        <v>13.130166</v>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U89" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP89" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR89" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS89" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT89" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX89" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX89" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA89" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG89" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS89" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU89" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX89" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW89" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX89" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ89" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:130">
+      <c r="A90" s="0">
+        <v>90015</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>Raststation Pettnau</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>Doktor-Otto-Keimel-Weg 11</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>6408</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>Pettnau</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J90" s="0">
+        <v>47.284231</v>
+      </c>
+      <c r="K90" s="0">
+        <v>11.164859</v>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U90" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO90" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP90" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR90" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT90" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV90" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX90" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU90" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX90" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA90" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX90" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK90" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX90" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ90" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:130">
+      <c r="A91" s="0">
+        <v>90001</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>Alte Hauptpost</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Maximilianstraße 2</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J91" s="0">
+        <v>47.262823860339</v>
+      </c>
+      <c r="K91" s="0">
+        <v>11.393267512321</v>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U91" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO91" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP91" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR91" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT91" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV91" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX91" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU91" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX91" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA91" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX91" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX91" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ91" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:130">
+      <c r="A92" s="0">
+        <v>90002</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>BurgerKing Langer Weg</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Langer Weg 28</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J92" s="0">
+        <v>47.271484</v>
+      </c>
+      <c r="K92" s="0">
+        <v>11.427489</v>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U92" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO92" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP92" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR92" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT92" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX92" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU92" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX92" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA92" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX92" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK92" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX92" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ92" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:130">
+      <c r="A93" s="0">
+        <v>90003</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>fiegl+spielberger Thalgau</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Oberdorfer Straße 77</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>5303</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>Thalgau</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg-Umgebung</t>
+        </is>
+      </c>
+      <c r="J93" s="0">
+        <v>47.840635</v>
+      </c>
+      <c r="K93" s="0">
+        <v>13.207271</v>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U93" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO93" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP93" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR93" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT93" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX93" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU93" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX93" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA93" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX93" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK93" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX93" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ93" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:130">
+      <c r="A94" s="0">
+        <v>90004</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>fiegl Tiefgarage</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Langer Weg 28</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J94" s="0">
+        <v>47.271016</v>
+      </c>
+      <c r="K94" s="0">
+        <v>11.428052</v>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U94" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO94" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP94" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR94" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT94" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV94" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX94" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU94" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX94" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA94" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX94" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX94" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ94" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:130">
+      <c r="A95" s="0">
+        <v>90005</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>Kaufhaus Tyrol</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Wilhelm-Greil-Straße 10</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J95" s="0">
+        <v>47.265889063501</v>
+      </c>
+      <c r="K95" s="0">
+        <v>11.397296190262</v>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U95" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO95" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP95" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR95" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT95" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX95" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU95" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX95" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA95" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX95" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX95" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ95" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:130">
+      <c r="A96" s="0">
+        <v>90016</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>Raststation Guntramsdorf</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Oltimerweg 1</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>2353</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>Guntramsdorf</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t>Mödling</t>
+        </is>
+      </c>
+      <c r="J96" s="0">
+        <v>48.034354</v>
+      </c>
+      <c r="K96" s="0">
+        <v>16.337775</v>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U96" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO96" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP96" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR96" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT96" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV96" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX96" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU96" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX96" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA96" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX96" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK96" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX96" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ96" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:130">
+      <c r="A97" s="0">
+        <v>90017</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>Raststation Pettnau</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Doktor-Otto-Keimel-Weg 10</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>6408</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>Pettnau</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J97" s="0">
+        <v>47.28447</v>
+      </c>
+      <c r="K97" s="0">
+        <v>11.164089</v>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U97" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO97" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP97" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR97" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT97" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV97" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX97" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU97" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX97" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA97" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX97" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK97" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX97" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ97" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:130">
+      <c r="A98" s="0">
+        <v>90018</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>Raststation St. Pölten</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Völlerndorf</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>3385</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>Gerersdorf</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t>Sankt Pölten(Land)</t>
+        </is>
+      </c>
+      <c r="J98" s="0">
+        <v>48.177111</v>
+      </c>
+      <c r="K98" s="0">
+        <v>15.553245</v>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U98" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO98" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP98" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR98" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT98" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX98" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU98" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX98" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA98" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX98" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK98" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX98" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ98" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:130">
+      <c r="A99" s="0">
+        <v>90019</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>Raststation Voralpenkreuz</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Voralpenkreuz 2</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>4642</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>Sattledt</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Oberösterreich</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t>Wels-Land</t>
+        </is>
+      </c>
+      <c r="J99" s="0">
+        <v>48.065733</v>
+      </c>
+      <c r="K99" s="0">
+        <v>14.036127</v>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U99" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO99" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP99" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR99" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT99" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX99" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU99" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX99" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA99" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX99" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK99" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX99" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ99" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:130">
+      <c r="A100" s="0">
+        <v>90020</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>Sparkassengarage</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Wilhelm-Greil-Straße 10</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J100" s="0">
+        <v>47.266206</v>
+      </c>
+      <c r="K100" s="0">
+        <v>11.395471</v>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U100" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO100" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP100" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR100" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT100" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV100" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX100" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU100" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX100" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA100" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX100" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX100" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ100" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:130">
+      <c r="A101" s="0">
+        <v>90022</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>WKO Innsbruck</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Meinhard Str. 12</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J101" s="0">
+        <v>47.265885</v>
+      </c>
+      <c r="K101" s="0">
+        <v>11.397776</v>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U101" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO101" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP101" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR101" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT101" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX101" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU101" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX101" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA101" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX101" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX101" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ101" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:130">
+      <c r="A102" s="0">
+        <v>90023</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>WKO Kitzbühel</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Josef-Herold-Straße 12</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>6370</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
         <is>
           <t>Kitzbühel</t>
         </is>
       </c>
-      <c r="J38" s="0">
-[...10 lines deleted...]
-      <c r="M38" s="0" t="inlineStr">
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t>Kitzbühel</t>
+        </is>
+      </c>
+      <c r="J102" s="0">
+        <v>47.444266</v>
+      </c>
+      <c r="K102" s="0">
+        <v>12.389914</v>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U102" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO102" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP102" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR102" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT102" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX102" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU102" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX102" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA102" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX102" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX102" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ102" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:130">
+      <c r="A103" s="0">
+        <v>90021</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>T&amp;G Klagenfurt</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Völkermarkter Straße 156</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>9020</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>Klagenfurt,10.Bez.:St. Peter</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Kärnten</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t>Klagenfurt Stadt</t>
+        </is>
+      </c>
+      <c r="J103" s="0">
+        <v>46.626087</v>
+      </c>
+      <c r="K103" s="0">
+        <v>14.343747</v>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U103" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO103" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP103" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR103" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT103" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX103" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU103" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX103" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA103" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX103" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX103" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ103" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:130">
+      <c r="A104" s="0">
+        <v>90006</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Achenkirch</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Achenkirch 229</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>6215</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>Achenkirch</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t>Schwaz</t>
+        </is>
+      </c>
+      <c r="J104" s="0">
+        <v>47.518403</v>
+      </c>
+      <c r="K104" s="0">
+        <v>11.70872</v>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N104" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O104" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q104" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R104" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S104" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="T104" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U104" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AP104" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR104" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT104" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV104" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX104" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU104" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX104" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA104" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX104" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX104" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ104" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:130">
+      <c r="A105" s="0">
+        <v>90007</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Barwies</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Barwies 269b</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>6414</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>Barwies</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J105" s="0">
+        <v>47.30435</v>
+      </c>
+      <c r="K105" s="0">
+        <v>10.964495</v>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>+43 50 2277 2299</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N105" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O105" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P105" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q105" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R105" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S105" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:30</t>
+        </is>
+      </c>
+      <c r="T105" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U105" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AP105" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR105" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT105" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV105" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX105" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU105" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX105" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA105" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX105" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX105" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ105" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:130">
+      <c r="A106" s="0">
+        <v>90008</v>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Dellach</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Dellach 183</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>9772</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>Dellach</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Kärnten</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t>Spittal an der Drau</t>
+        </is>
+      </c>
+      <c r="J106" s="0">
+        <v>46.737018</v>
+      </c>
+      <c r="K106" s="0">
+        <v>13.079594</v>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N106" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O106" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P106" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q106" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R106" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S106" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U106" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP106" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR106" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT106" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV106" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX106" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU106" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX106" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA106" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX106" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX106" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ106" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:130">
+      <c r="A107" s="0">
+        <v>90009</v>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Kundl</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Dr. Hans-Bachmann-Straße 46</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>6250</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>Kundl</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J107" s="0">
+        <v>47.474136</v>
+      </c>
+      <c r="K107" s="0">
+        <v>11.981532</v>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N107" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O107" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P107" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q107" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R107" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S107" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U107" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP107" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR107" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT107" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX107" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU107" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX107" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA107" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX107" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX107" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ107" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:130">
+      <c r="A108" s="0">
+        <v>90010</v>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Längenfeld</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>Oberlängenfeld 103</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>6444</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>Längenfeld</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J108" s="0">
+        <v>47.067086</v>
+      </c>
+      <c r="K108" s="0">
+        <v>10.967377</v>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N108" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O108" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P108" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q108" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R108" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S108" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U108" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP108" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR108" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT108" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV108" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX108" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU108" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX108" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA108" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX108" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX108" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ108" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:130">
+      <c r="A109" s="0">
+        <v>90011</v>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Prutz</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Moosweg 26</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>6522</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>Prutz</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J109" s="0">
+        <v>47.070879</v>
+      </c>
+      <c r="K109" s="0">
+        <v>10.66405</v>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N109" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O109" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P109" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q109" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R109" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S109" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U109" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP109" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR109" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT109" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV109" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX109" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU109" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX109" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA109" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX109" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX109" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ109" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:130">
+      <c r="A110" s="0">
+        <v>90012</v>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Silz</t>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>Michael-Lung-Weg 1</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>6424</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>Silz</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J110" s="0">
+        <v>47.270012</v>
+      </c>
+      <c r="K110" s="0">
+        <v>10.941295</v>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M110" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N110" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O110" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P110" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q110" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R110" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S110" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U110" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP110" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR110" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT110" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV110" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX110" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU110" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX110" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA110" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX110" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX110" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ110" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:130">
+      <c r="A111" s="0">
+        <v>90013</v>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Wattens</t>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>Salzburger Straße 30</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>6112</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>Wattens</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I111" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J111" s="0">
+        <v>47.292029</v>
+      </c>
+      <c r="K111" s="0">
+        <v>11.601458</v>
+      </c>
+      <c r="L111" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M111" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N111" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:30</t>
+        </is>
+      </c>
+      <c r="O111" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:30</t>
+        </is>
+      </c>
+      <c r="P111" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:30</t>
+        </is>
+      </c>
+      <c r="Q111" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:30</t>
+        </is>
+      </c>
+      <c r="R111" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:30</t>
+        </is>
+      </c>
+      <c r="S111" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 17:00</t>
+        </is>
+      </c>
+      <c r="U111" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP111" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR111" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT111" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV111" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX111" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU111" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX111" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA111" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX111" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX111" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ111" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:130">
+      <c r="A112" s="0">
+        <v>90014</v>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Weerberg</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>Mitterberg 3</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>6133</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>Weerberg</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t>Schwaz</t>
+        </is>
+      </c>
+      <c r="J112" s="0">
+        <v>47.308506</v>
+      </c>
+      <c r="K112" s="0">
+        <v>11.685221</v>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M112" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N112" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O112" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P112" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q112" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R112" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S112" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="U112" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AP112" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR112" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT112" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV112" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX112" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU112" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX112" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA112" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX112" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX112" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ112" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:130">
+      <c r="A113" s="0">
+        <v>77</v>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>Steinach</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>Brennerstraße 3</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>6150</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>Steinach am Brenner</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I113" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J113" s="0">
+        <v>47.098424</v>
+      </c>
+      <c r="K113" s="0">
+        <v>11.464389</v>
+      </c>
+      <c r="L113" s="0" t="inlineStr">
+        <is>
+          <t>+43502277 6151</t>
+        </is>
+      </c>
+      <c r="M113" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="N113" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="O113" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="P113" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="Q113" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="R113" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="S113" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="T113" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U113" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="V113" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="W113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="X113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="Y113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="Z113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="AA113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="AB113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="AC113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="AD113" s="0" t="inlineStr">
+        <is>
+          <t>21:00 - 06:00</t>
+        </is>
+      </c>
+      <c r="AP113" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR113" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT113" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV113" s="0">
+        <v>0</v>
+      </c>
+      <c r="AW113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AX113" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BW113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BX113" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX113" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DQ113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DR113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX113" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY113" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ113" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:130">
+      <c r="A114" s="0">
+        <v>12</v>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
-      <c r="N38" s="0" t="inlineStr">
-[...203 lines deleted...]
-      <c r="DX38" s="0">
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t>Kirchbichl</t>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>Wörglerstraße 2</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>6322</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>Kirchbichl</t>
+        </is>
+      </c>
+      <c r="H114" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I114" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J114" s="0">
+        <v>47.501961</v>
+      </c>
+      <c r="K114" s="0">
+        <v>12.083566</v>
+      </c>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
+          <t>+43533272191</t>
+        </is>
+      </c>
+      <c r="M114" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N114" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="O114" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="P114" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="Q114" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="R114" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="S114" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="T114" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U114" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP114" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR114" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT114" s="0">
+        <v>0</v>
+      </c>
+      <c r="AU114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AV114" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX114" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX114" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX114" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW114" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX114" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ114" s="0">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:128">
-[...3 lines deleted...]
-      <c r="B39" s="0" t="inlineStr">
+    <row r="115" spans="1:130">
+      <c r="A115" s="0">
+        <v>90024</v>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t>Raststation Aistersheim</t>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>Aistersheim 100</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>4676</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>Aistersheim</t>
+        </is>
+      </c>
+      <c r="H115" s="0" t="inlineStr">
+        <is>
+          <t>Oberösterreich</t>
+        </is>
+      </c>
+      <c r="I115" s="0" t="inlineStr">
+        <is>
+          <t>Grieskirchen</t>
+        </is>
+      </c>
+      <c r="J115" s="0">
+        <v>48.178759</v>
+      </c>
+      <c r="K115" s="0">
+        <v>13.747076</v>
+      </c>
+      <c r="L115" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M115" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U115" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO115" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP115" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR115" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT115" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV115" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX115" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU115" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX115" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA115" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX115" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK115" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX115" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ115" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:130">
+      <c r="A116" s="0">
+        <v>90025</v>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t>Wifi Tirol</t>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>Egger-Lienz-Straße 116</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I116" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J116" s="0">
+        <v>47.254726</v>
+      </c>
+      <c r="K116" s="0">
+        <v>11.377932</v>
+      </c>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M116" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U116" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO116" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP116" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR116" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT116" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV116" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX116" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU116" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX116" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA116" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX116" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX116" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ116" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:130">
+      <c r="A117" s="0">
+        <v>90026</v>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t>Burger King Seiersberg</t>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>Feldkirchner Straße 78</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>8055</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>Seiersberg</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t>Steiermark</t>
+        </is>
+      </c>
+      <c r="I117" s="0" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung</t>
+        </is>
+      </c>
+      <c r="J117" s="0">
+        <v>47.010501</v>
+      </c>
+      <c r="K117" s="0">
+        <v>15.411466</v>
+      </c>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M117" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U117" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO117" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP117" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR117" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT117" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX117" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU117" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX117" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA117" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX117" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK117" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX117" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ117" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:130">
+      <c r="A118" s="0">
+        <v>90027</v>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS - Sillian</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>Hauptstraße 203d</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>9920</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>Sillian</t>
+        </is>
+      </c>
+      <c r="H118" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I118" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J118" s="0">
+        <v>46.750948</v>
+      </c>
+      <c r="K118" s="0">
+        <v>12.427645</v>
+      </c>
+      <c r="L118" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M118" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N118" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O118" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P118" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q118" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R118" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S118" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U118" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AO118" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP118" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR118" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT118" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX118" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU118" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX118" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA118" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX118" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK118" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX118" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ118" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:130">
+      <c r="A119" s="0">
+        <v>90028</v>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS - Hohenems</t>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>Hellbrunnenstrasse 21</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>6845</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>Hohenems</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I119" s="0" t="inlineStr">
+        <is>
+          <t>Dornbirn</t>
+        </is>
+      </c>
+      <c r="J119" s="0">
+        <v>47.374383</v>
+      </c>
+      <c r="K119" s="0">
+        <v>9.696423</v>
+      </c>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M119" s="0" t="inlineStr">
+        <is>
+          <t>Öffnungszeiten</t>
+        </is>
+      </c>
+      <c r="N119" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O119" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P119" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q119" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R119" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S119" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="U119" s="0" t="inlineStr">
+        <is>
+          <t>Geschlossen</t>
+        </is>
+      </c>
+      <c r="AO119" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP119" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR119" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT119" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV119" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX119" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU119" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX119" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA119" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX119" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX119" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ119" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:130">
+      <c r="A120" s="0">
+        <v>90029</v>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>Burger King St. Pölten</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>Mariazellerstraße 104</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>3100</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>St. Pölten</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t>Sankt Pölten(Stadt)</t>
+        </is>
+      </c>
+      <c r="J120" s="0">
+        <v>48.190852</v>
+      </c>
+      <c r="K120" s="0">
+        <v>15.618017</v>
+      </c>
+      <c r="L120" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U120" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO120" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP120" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR120" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT120" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX120" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU120" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX120" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA120" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX120" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK120" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX120" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ120" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:130">
+      <c r="A121" s="0">
+        <v>90030</v>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>Sportstätte Matrei-Mühlbachl-Pfons</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Matrei am Brenner 59</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>6143</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>Matrei am Brenner</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J121" s="0">
+        <v>47.131495</v>
+      </c>
+      <c r="K121" s="0">
+        <v>11.452857</v>
+      </c>
+      <c r="L121" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U121" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO121" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP121" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR121" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT121" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV121" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX121" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU121" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX121" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA121" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX121" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX121" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ121" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:130">
+      <c r="A122" s="0">
+        <v>90031</v>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS - St. Gallenkirch</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>Silvrettastraße 267b</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>6791</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>St. Gallenkirch</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Vorarlberg</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t>Bludenz</t>
+        </is>
+      </c>
+      <c r="J122" s="0">
+        <v>47.016313</v>
+      </c>
+      <c r="K122" s="0">
+        <v>9.990036</v>
+      </c>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M122" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N122" s="0" t="inlineStr">
+        <is>
+          <t>07:40 - 19:00</t>
+        </is>
+      </c>
+      <c r="O122" s="0" t="inlineStr">
+        <is>
+          <t>07:40 - 19:00</t>
+        </is>
+      </c>
+      <c r="P122" s="0" t="inlineStr">
+        <is>
+          <t>07:40 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q122" s="0" t="inlineStr">
+        <is>
+          <t>07:40 - 19:00</t>
+        </is>
+      </c>
+      <c r="R122" s="0" t="inlineStr">
+        <is>
+          <t>07:40 - 19:00</t>
+        </is>
+      </c>
+      <c r="S122" s="0" t="inlineStr">
+        <is>
+          <t>07:40 - 18:00</t>
+        </is>
+      </c>
+      <c r="T122" s="0" t="inlineStr">
+        <is>
+          <t>16:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="U122" s="0" t="inlineStr">
+        <is>
+          <t>16:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AO122" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP122" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR122" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT122" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV122" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX122" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU122" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX122" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA122" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX122" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX122" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ122" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:130">
+      <c r="A123" s="0">
+        <v>107</v>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>Shell</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t>Imst Langgasse 96</t>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>Langgasse 96</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>6460</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I123" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J123" s="0">
+        <v>47.226356</v>
+      </c>
+      <c r="K123" s="0">
+        <v>10.747674</v>
+      </c>
+      <c r="L123" s="0" t="inlineStr">
+        <is>
+          <t>+4354129419022</t>
+        </is>
+      </c>
+      <c r="M123" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="O123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="P123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="Q123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="R123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="S123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="T123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U123" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="AP123" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR123" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT123" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV123" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX123" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX123" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX123" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW123" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX123" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ123" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:130">
+      <c r="A124" s="0">
+        <v>46</v>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>Shell</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t>See</t>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>Au 171</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>6553</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>See</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I124" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J124" s="0">
+        <v>47.08291549306</v>
+      </c>
+      <c r="K124" s="0">
+        <v>10.464080503968</v>
+      </c>
+      <c r="L124" s="0" t="inlineStr">
+        <is>
+          <t>+43 5441 20015</t>
+        </is>
+      </c>
+      <c r="M124" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N124" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="O124" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="P124" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Q124" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="R124" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="S124" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="T124" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 20:00</t>
+        </is>
+      </c>
+      <c r="U124" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 20:00</t>
+        </is>
+      </c>
+      <c r="AP124" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR124" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT124" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV124" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX124" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BI124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BJ124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX124" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX124" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DM124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DN124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW124" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX124" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ124" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:130">
+      <c r="A125" s="0">
+        <v>14</v>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
-      <c r="C39" s="0" t="inlineStr">
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>Sillian/Arnbach</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>Arnbach 41h</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>9920</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>Sillian</t>
+        </is>
+      </c>
+      <c r="H125" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I125" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J125" s="0">
+        <v>46.742397</v>
+      </c>
+      <c r="K125" s="0">
+        <v>12.386821</v>
+      </c>
+      <c r="L125" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M125" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
-      <c r="D39" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F39" s="0" t="inlineStr">
+      <c r="N125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U125" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V125" s="0" t="inlineStr">
+        <is>
+          <t>Waschpark</t>
+        </is>
+      </c>
+      <c r="W125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="X125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Y125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Z125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AA125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AB125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AC125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AD125" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AO125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP125" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR125" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT125" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV125" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX125" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX125" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX125" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX125" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY125" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ125" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:130">
+      <c r="A126" s="0">
+        <v>999</v>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>GUTMANN</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>Waschpark</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t>CYTA Wasch- &amp; Ladepark</t>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>Gewerbezone 26</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>6176</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>Völs</t>
+        </is>
+      </c>
+      <c r="H126" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I126" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J126" s="0">
+        <v>47.2593117</v>
+      </c>
+      <c r="K126" s="0">
+        <v>11.3221898</v>
+      </c>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M126" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U126" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO126" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP126" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR126" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT126" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV126" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX126" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU126" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX126" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX126" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG126" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI126" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK126" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX126" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ126" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:130">
+      <c r="A127" s="0">
+        <v>998</v>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t>da emobil CYTA</t>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>Gewerbezone 26</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>6176</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>Völs</t>
+        </is>
+      </c>
+      <c r="H127" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I127" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J127" s="0">
+        <v>47.259</v>
+      </c>
+      <c r="K127" s="0">
+        <v>11.322</v>
+      </c>
+      <c r="L127" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M127" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U127" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO127" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP127" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR127" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT127" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV127" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX127" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU127" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX127" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX127" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK127" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX127" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ127" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:130">
+      <c r="A128" s="0">
+        <v>47</v>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>Freie Tankstelle</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t>Kapferer &amp; Kapferer</t>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Löck 20</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>6441</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>Umhausen</t>
+        </is>
+      </c>
+      <c r="H128" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I128" s="0" t="inlineStr">
+        <is>
+          <t>Imst</t>
+        </is>
+      </c>
+      <c r="J128" s="0">
+        <v>47.13633</v>
+      </c>
+      <c r="K128" s="0">
+        <v>10.92642</v>
+      </c>
+      <c r="L128" s="0" t="inlineStr">
+        <is>
+          <t>+4352555218</t>
+        </is>
+      </c>
+      <c r="M128" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U128" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP128" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR128" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT128" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV128" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX128" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX128" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX128" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DC128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DD128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DU128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DV128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX128" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY128" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ128" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:130">
+      <c r="A129" s="0">
+        <v>55</v>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>ENI</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t>Zams, Hauptstraße 96</t>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Hauptstraße 96</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>6511</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>Zams</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J129" s="0">
+        <v>47.1572095</v>
+      </c>
+      <c r="K129" s="0">
+        <v>10.5894698</v>
+      </c>
+      <c r="L129" s="0" t="inlineStr">
+        <is>
+          <t>0544267312</t>
+        </is>
+      </c>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N129" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O129" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P129" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q129" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R129" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S129" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T129" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="U129" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 21:00</t>
+        </is>
+      </c>
+      <c r="V129" s="0" t="inlineStr">
+        <is>
+          <t>Waschstraße</t>
+        </is>
+      </c>
+      <c r="W129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="X129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Y129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="Z129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AA129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AB129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 20:00</t>
+        </is>
+      </c>
+      <c r="AC129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AD129" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="AP129" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR129" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT129" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV129" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX129" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX129" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CM129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CN129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CQ129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CR129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CW129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CX129" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW129" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX129" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ129" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:130">
+      <c r="A130" s="0">
+        <v>49</v>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>GUTMANN</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>Waschpark</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t>5-Sterne-Waschstraße</t>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Hallerstraße 237</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>6020</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Stadt</t>
+        </is>
+      </c>
+      <c r="J130" s="0">
+        <v>47.27714</v>
+      </c>
+      <c r="K130" s="0">
+        <v>11.4411</v>
+      </c>
+      <c r="L130" s="0" t="inlineStr">
+        <is>
+          <t>+43 664 88280040</t>
+        </is>
+      </c>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t>Tankstelle</t>
+        </is>
+      </c>
+      <c r="N130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="T130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="U130" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="AP130" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR130" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT130" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV130" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX130" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX130" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX130" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW130" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX130" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ130" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:130">
+      <c r="A131" s="0">
+        <v>48</v>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t>Leobendorf</t>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>Schliefbrückl 1</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>2100</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>Leobendorf</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t>Korneuburg</t>
+        </is>
+      </c>
+      <c r="J131" s="0">
+        <v>48.3731604</v>
+      </c>
+      <c r="K131" s="0">
+        <v>16.2943078</v>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M131" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U131" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AP131" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR131" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT131" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV131" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX131" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX131" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX131" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX131" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY131" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ131" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:130">
+      <c r="A132" s="0">
+        <v>44</v>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t>Fulpmes</t>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>Waldrasterstraße 45</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>6166</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>Fulpmes</t>
+        </is>
+      </c>
+      <c r="H132" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I132" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J132" s="0">
+        <v>47.1503046</v>
+      </c>
+      <c r="K132" s="0">
+        <v>11.3503789</v>
+      </c>
+      <c r="L132" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M132" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U132" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AP132" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR132" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT132" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV132" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX132" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA132" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX132" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA132" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI132" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS132" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU132" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX132" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW132" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX132" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ132" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:130">
+      <c r="A133" s="0">
+        <v>42</v>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>GUTMANN</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>Waschpark</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>LIENZ Wasch- &amp; Ladepark</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>Tiroler Str. 19a</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>9900</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="H133" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I133" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J133" s="0">
+        <v>46.8274376</v>
+      </c>
+      <c r="K133" s="0">
+        <v>12.7632682</v>
+      </c>
+      <c r="L133" s="0" t="inlineStr">
+        <is>
+          <t>+43485262407</t>
+        </is>
+      </c>
+      <c r="M133" s="0" t="inlineStr">
+        <is>
+          <t>Waschanlage</t>
+        </is>
+      </c>
+      <c r="N133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="O133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Q133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="R133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="S133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="T133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="U133" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="V133" s="0" t="inlineStr">
+        <is>
+          <t>Café-Bar</t>
+        </is>
+      </c>
+      <c r="W133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="X133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="Y133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="Z133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="AA133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="AB133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="AC133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="AD133" s="0" t="inlineStr">
+        <is>
+          <t>08:30 - 19:30</t>
+        </is>
+      </c>
+      <c r="AO133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP133" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR133" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT133" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV133" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX133" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX133" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX133" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW133" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX133" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ133" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:130">
+      <c r="A134" s="0">
+        <v>90032</v>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>GUTMANN Pelletsspeicher</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>Innsbrucker Straße 81</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
         <is>
           <t>6060</t>
         </is>
       </c>
-      <c r="G39" s="0" t="inlineStr">
+      <c r="G134" s="0" t="inlineStr">
         <is>
           <t>Hall in Tirol</t>
         </is>
       </c>
-      <c r="H39" s="0" t="inlineStr">
+      <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
-      <c r="I39" s="0" t="inlineStr">
+      <c r="I134" s="0" t="inlineStr">
         <is>
           <t>Innsbruck-Land</t>
         </is>
       </c>
-      <c r="J39" s="0">
-[...10 lines deleted...]
-      <c r="M39" s="0" t="inlineStr">
+      <c r="J134" s="0">
+        <v>47.2760849</v>
+      </c>
+      <c r="K134" s="0">
+        <v>11.474305</v>
+      </c>
+      <c r="L134" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M134" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U134" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="AO134" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP134" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR134" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT134" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV134" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX134" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU134" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX134" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX134" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX134" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ134" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:130">
+      <c r="A135" s="0">
+        <v>90034</v>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>WKO Kufstein</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>Salurner Straße 7</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>6330</t>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="H135" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I135" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J135" s="0">
+        <v>47.578452</v>
+      </c>
+      <c r="K135" s="0">
+        <v>12.1639334</v>
+      </c>
+      <c r="L135" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M135" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N135" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="O135" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="P135" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="Q135" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="R135" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="S135" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="T135" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U135" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AO135" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP135" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR135" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT135" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV135" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX135" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU135" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX135" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX135" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX135" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ135" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:130">
+      <c r="A136" s="0">
+        <v>90035</v>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>WKO Landeck</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>Schentensteig1a</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>6500</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="H136" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I136" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J136" s="0">
+        <v>47.137891</v>
+      </c>
+      <c r="K136" s="0">
+        <v>10.5629478</v>
+      </c>
+      <c r="L136" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M136" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N136" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="O136" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="P136" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="Q136" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="R136" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 13:00</t>
+        </is>
+      </c>
+      <c r="S136" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="T136" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U136" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AO136" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP136" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR136" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT136" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX136" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU136" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX136" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX136" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX136" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ136" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:130">
+      <c r="A137" s="0">
+        <v>90036</v>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t>WKO Lienz</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>Amlacher Straße 10</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>9900</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="H137" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I137" s="0" t="inlineStr">
+        <is>
+          <t>Lienz</t>
+        </is>
+      </c>
+      <c r="J137" s="0">
+        <v>46.8258787</v>
+      </c>
+      <c r="K137" s="0">
+        <v>12.7623831</v>
+      </c>
+      <c r="L137" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M137" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N137" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="O137" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="P137" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="Q137" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="R137" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 13:00</t>
+        </is>
+      </c>
+      <c r="S137" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="T137" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U137" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AO137" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP137" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR137" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT137" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV137" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX137" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU137" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX137" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX137" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX137" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ137" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:130">
+      <c r="A138" s="0">
+        <v>90037</v>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>WKO Reutte</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>Bahnhofstraße 6</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>6600</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>Reutte</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t>Reutte</t>
+        </is>
+      </c>
+      <c r="J138" s="0">
+        <v>47.4924746</v>
+      </c>
+      <c r="K138" s="0">
+        <v>10.7169287</v>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M138" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N138" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="O138" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="P138" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="Q138" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="R138" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 13:00</t>
+        </is>
+      </c>
+      <c r="S138" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="T138" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U138" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AO138" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP138" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR138" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT138" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX138" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU138" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX138" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX138" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX138" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ138" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:130">
+      <c r="A139" s="0">
+        <v>90038</v>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t>WKO Schwaz</t>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>Bahnhofstraße 11</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>6130</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>Schwaz</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t>Schwaz</t>
+        </is>
+      </c>
+      <c r="J139" s="0">
+        <v>47.3483753</v>
+      </c>
+      <c r="K139" s="0">
+        <v>11.7017105</v>
+      </c>
+      <c r="L139" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M139" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N139" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="O139" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="P139" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="Q139" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 17:00</t>
+        </is>
+      </c>
+      <c r="R139" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 13:00</t>
+        </is>
+      </c>
+      <c r="S139" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="T139" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U139" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AO139" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP139" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR139" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT139" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV139" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX139" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU139" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX139" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX139" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX139" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ139" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:130">
+      <c r="A140" s="0">
+        <v>90039</v>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Fiss</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>Fisser Straße 37</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>6533</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>Fiss</t>
+        </is>
+      </c>
+      <c r="H140" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I140" s="0" t="inlineStr">
+        <is>
+          <t>Landeck</t>
+        </is>
+      </c>
+      <c r="J140" s="0">
+        <v>47.0535601</v>
+      </c>
+      <c r="K140" s="0">
+        <v>10.6105889</v>
+      </c>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M140" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N140" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="O140" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="P140" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q140" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="R140" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 19:00</t>
+        </is>
+      </c>
+      <c r="S140" s="0" t="inlineStr">
+        <is>
+          <t>07:30 - 18:00</t>
+        </is>
+      </c>
+      <c r="T140" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U140" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AP140" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR140" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT140" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV140" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX140" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU140" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX140" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX140" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX140" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ140" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:130">
+      <c r="A141" s="0">
+        <v>90040</v>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>da emobil</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>Stromtankstelle</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t>MPREIS Lans</t>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>Aldranser Straße 214</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>6072</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>Lans</t>
+        </is>
+      </c>
+      <c r="H141" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I141" s="0" t="inlineStr">
+        <is>
+          <t>Innsbruck-Land</t>
+        </is>
+      </c>
+      <c r="J141" s="0">
+        <v>47.2409456</v>
+      </c>
+      <c r="K141" s="0">
+        <v>11.4327036</v>
+      </c>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>+435022772299</t>
+        </is>
+      </c>
+      <c r="M141" s="0" t="inlineStr">
+        <is>
+          <t>Ladesäule</t>
+        </is>
+      </c>
+      <c r="N141" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O141" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P141" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q141" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R141" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="S141" s="0" t="inlineStr">
+        <is>
+          <t>08:00 - 18:00</t>
+        </is>
+      </c>
+      <c r="T141" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="U141" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AP141" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR141" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT141" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV141" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX141" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU141" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX141" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CT141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CV141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX141" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DX141" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ141" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:130">
+      <c r="A142" s="0">
+        <v>124</v>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t>Kundl</t>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>Dr. Hans-Bachmann-Straße 51a</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>6250</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>Kundl</t>
+        </is>
+      </c>
+      <c r="H142" s="0" t="inlineStr">
+        <is>
+          <t>Tirol</t>
+        </is>
+      </c>
+      <c r="I142" s="0" t="inlineStr">
+        <is>
+          <t>Kufstein</t>
+        </is>
+      </c>
+      <c r="J142" s="0">
+        <v>47.473439</v>
+      </c>
+      <c r="K142" s="0">
+        <v>11.9793352</v>
+      </c>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>+435022776251</t>
+        </is>
+      </c>
+      <c r="M142" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V142" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W142" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 11:30</t>
+        </is>
+      </c>
+      <c r="X142" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 11:30</t>
+        </is>
+      </c>
+      <c r="Y142" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 11:30</t>
+        </is>
+      </c>
+      <c r="Z142" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 11:30</t>
+        </is>
+      </c>
+      <c r="AA142" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 11:30</t>
+        </is>
+      </c>
+      <c r="AB142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AC142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AD142" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AP142" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR142" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT142" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV142" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX142" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX142" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CG142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CH142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX142" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX142" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY142" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ142" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:130">
+      <c r="A143" s="0">
+        <v>125</v>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t>St. Aegyd am Neuwalde</t>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Mitterbach 4</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>3193</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>St. Aegyd am Neuwalde</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t>Lilienfeld</t>
+        </is>
+      </c>
+      <c r="J143" s="0">
+        <v>47.8677752</v>
+      </c>
+      <c r="K143" s="0">
+        <v>15.5925645</v>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>+435022773003</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V143" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="X143" s="0" t="inlineStr">
+        <is>
+          <t>09:00 - 16:00</t>
+        </is>
+      </c>
+      <c r="Y143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="Z143" s="0" t="inlineStr">
+        <is>
+          <t>09:00 - 16:00</t>
+        </is>
+      </c>
+      <c r="AA143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AB143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AC143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AD143" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 00:00</t>
+        </is>
+      </c>
+      <c r="AP143" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR143" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS143" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT143" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV143" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX143" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BV143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX143" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CB143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS143" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU143" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX143" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DH143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DP143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW143" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX143" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ143" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:130">
+      <c r="A144" s="0">
+        <v>126</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>DISK</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t>Purgstall</t>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Erlauftalstraße 86</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>3251</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>Purgstall</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Niederösterreich</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t>Scheibbs</t>
+        </is>
+      </c>
+      <c r="J144" s="0">
+        <v>48.0723548</v>
+      </c>
+      <c r="K144" s="0">
+        <v>15.13722</v>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>+4367761986399</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
-      <c r="N39" s="0" t="inlineStr">
-[...253 lines deleted...]
-      <c r="DX39" s="0">
+      <c r="N144" s="0" t="inlineStr">
+        <is>
+          <t>05:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="O144" s="0" t="inlineStr">
+        <is>
+          <t>05:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="P144" s="0" t="inlineStr">
+        <is>
+          <t>05:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="Q144" s="0" t="inlineStr">
+        <is>
+          <t>05:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="R144" s="0" t="inlineStr">
+        <is>
+          <t>05:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="S144" s="0" t="inlineStr">
+        <is>
+          <t>05:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="T144" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="U144" s="0" t="inlineStr">
+        <is>
+          <t>06:30 - 20:30</t>
+        </is>
+      </c>
+      <c r="AP144" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR144" s="0">
+        <v>0</v>
+      </c>
+      <c r="AT144" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV144" s="0">
+        <v>0</v>
+      </c>
+      <c r="AX144" s="0">
+        <v>0</v>
+      </c>
+      <c r="AZ144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BB144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BC144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BD144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BH144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BR144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BS144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BT144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX144" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CJ144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX144" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DB144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DI144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DJ144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DK144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DL144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DR144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DT144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX144" s="0">
+        <v>0</v>
+      </c>
+      <c r="DY144" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DZ144" s="0">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:128">
-[...3 lines deleted...]
-      <c r="B40" s="0" t="inlineStr">
+    <row r="145" spans="1:130">
+      <c r="A145" s="0">
+        <v>128</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>OMV</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>Mischbetrieb</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t>Thalgau</t>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Oberdorfer Straße 66</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>5303</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>Thalgau</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t>Salzburg-Umgebung</t>
+        </is>
+      </c>
+      <c r="J145" s="0">
+        <v>47.8415705</v>
+      </c>
+      <c r="K145" s="0">
+        <v>13.2097931</v>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>+43 (0) 50 2277 5303</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="N145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="O145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="P145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="Q145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="R145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="S145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="T145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="U145" s="0" t="inlineStr">
+        <is>
+          <t>00:00 - 24:00</t>
+        </is>
+      </c>
+      <c r="V145" s="0" t="inlineStr">
+        <is>
+          <t>Shop</t>
+        </is>
+      </c>
+      <c r="W145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="X145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Y145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="Z145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AA145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AB145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AC145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AD145" s="0" t="inlineStr">
+        <is>
+          <t>06:00 - 22:00</t>
+        </is>
+      </c>
+      <c r="AO145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AP145" s="0">
+        <v>0</v>
+      </c>
+      <c r="AR145" s="0">
+        <v>0</v>
+      </c>
+      <c r="AS145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AT145" s="0">
+        <v>0</v>
+      </c>
+      <c r="AV145" s="0">
+        <v>0</v>
+      </c>
+      <c r="AW145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AX145" s="0">
+        <v>0</v>
+      </c>
+      <c r="AY145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="AZ145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BA145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BB145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BD145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BF145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BG145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BH145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BJ145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BL145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BN145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BP145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BQ145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BR145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BT145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BU145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="BV145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BX145" s="0">
+        <v>0</v>
+      </c>
+      <c r="BZ145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CA145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CB145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CD145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CF145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CH145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CI145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CJ145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CL145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CN145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CP145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CR145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CS145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CT145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CU145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="CV145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CX145" s="0">
+        <v>0</v>
+      </c>
+      <c r="CZ145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DA145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DB145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DD145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DF145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DG145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DH145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DJ145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DL145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DN145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DO145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DP145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DQ145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DR145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DS145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DT145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DV145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DW145" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
+      <c r="DX145" s="0">
+        <v>0</v>
+      </c>
+      <c r="DZ145" s="0">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:130">
+      <c r="A146" s="0">
+        <v>131</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
         <is>
           <t>DISK</t>
         </is>
       </c>
-      <c r="C40" s="0" t="inlineStr">
-[...333 lines deleted...]
-      <c r="L41" s="0" t="inlineStr">
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>Tankautomat</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t>Groß Sankt Florian</t>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Florianerstraße 73</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>8522</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>Groß Sankt Florian</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Steiermark</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t>Deutschlandsberg</t>
+        </is>
+      </c>
+      <c r="J146" s="0">
+        <v>46.8224619</v>
+      </c>
+      <c r="K146" s="0">
+        <v>15.2851566</v>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
         <is>
           <t>+435022773003</t>
         </is>
       </c>
-      <c r="M41" s="0" t="inlineStr">
-[...2210 lines deleted...]
-      <c r="M48" s="0" t="inlineStr">
+      <c r="M146" s="0" t="inlineStr">
         <is>
           <t>Tankautomat</t>
         </is>
       </c>
-      <c r="N48" s="0" t="inlineStr">
-[...27476 lines deleted...]
-      </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
           <t>00:00 - 24:00</t>
         </is>
       </c>
-      <c r="V146" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="AP146" s="0">
         <v>0</v>
       </c>
       <c r="AR146" s="0">
         <v>0</v>
       </c>
       <c r="AS146" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AT146" s="0">
         <v>0</v>
       </c>
       <c r="AV146" s="0">
         <v>0</v>
       </c>
       <c r="AX146" s="0">
         <v>0</v>
       </c>
       <c r="AZ146" s="0">
         <v>0</v>
       </c>
       <c r="BB146" s="0">
         <v>0</v>
       </c>
       <c r="BD146" s="0">
         <v>0</v>
       </c>
       <c r="BF146" s="0">
         <v>0</v>
       </c>
       <c r="BH146" s="0">
         <v>0</v>
       </c>
       <c r="BJ146" s="0">
         <v>0</v>
       </c>
       <c r="BL146" s="0">
         <v>0</v>
       </c>
       <c r="BN146" s="0">
         <v>0</v>
       </c>
       <c r="BP146" s="0">
         <v>0</v>
       </c>
+      <c r="BQ146" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="BR146" s="0">
         <v>0</v>
       </c>
       <c r="BT146" s="0">
         <v>0</v>
       </c>
       <c r="BV146" s="0">
         <v>0</v>
       </c>
       <c r="BX146" s="0">
         <v>0</v>
       </c>
       <c r="BZ146" s="0">
         <v>0</v>
       </c>
       <c r="CB146" s="0">
         <v>0</v>
       </c>
       <c r="CD146" s="0">
         <v>0</v>
       </c>
       <c r="CF146" s="0">
         <v>0</v>
       </c>
       <c r="CH146" s="0">
         <v>0</v>
       </c>
       <c r="CJ146" s="0">
         <v>0</v>
       </c>
       <c r="CL146" s="0">
         <v>0</v>
       </c>
       <c r="CN146" s="0">
         <v>0</v>
       </c>
-      <c r="CO146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CP146" s="0">
         <v>0</v>
       </c>
-      <c r="CQ146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="CR146" s="0">
         <v>0</v>
       </c>
+      <c r="CS146" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CT146" s="0">
         <v>0</v>
       </c>
+      <c r="CU146" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CV146" s="0">
         <v>0</v>
       </c>
       <c r="CX146" s="0">
         <v>0</v>
       </c>
       <c r="CZ146" s="0">
         <v>0</v>
       </c>
       <c r="DB146" s="0">
         <v>0</v>
       </c>
       <c r="DD146" s="0">
         <v>0</v>
       </c>
       <c r="DF146" s="0">
         <v>0</v>
       </c>
       <c r="DH146" s="0">
         <v>0</v>
       </c>
+      <c r="DI146" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DJ146" s="0">
         <v>0</v>
       </c>
       <c r="DL146" s="0">
         <v>0</v>
       </c>
       <c r="DN146" s="0">
         <v>0</v>
       </c>
       <c r="DP146" s="0">
         <v>0</v>
       </c>
       <c r="DR146" s="0">
         <v>0</v>
       </c>
       <c r="DT146" s="0">
         <v>0</v>
       </c>
-      <c r="DU146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DV146" s="0">
         <v>0</v>
       </c>
+      <c r="DW146" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="DX146" s="0">
         <v>0</v>
       </c>
-    </row>
-[...289 lines deleted...]
-      <c r="DX147" s="0">
+      <c r="DZ146" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>