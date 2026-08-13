--- v1 (2026-04-29)
+++ v2 (2026-08-13)
@@ -796,51 +796,51 @@
           <t>06:00 - 20:00</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>06:00 - 20:00</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>06:00 - 20:00</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>06:00 - 20:00</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>06:00 - 20:00</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>06:00 - 20:00</t>
+          <t>07:00 - 19:00</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>08:00 - 20:00</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>08:00 - 20:00</t>
         </is>
       </c>
       <c r="AO2" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AP2" s="0">
         <v>0</v>
       </c>
       <c r="AR2" s="0">
         <v>0</v>
       </c>
       <c r="AS2" s="0" t="inlineStr">
         <is>
@@ -4230,86 +4230,86 @@
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>Reutte</t>
         </is>
       </c>
       <c r="J11" s="0">
         <v>47.51642</v>
       </c>
       <c r="K11" s="0">
         <v>10.45541</v>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>+435022776677</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>Tankstelle</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="O11" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="P11" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="Q11" s="0" t="inlineStr">
+        <is>
+          <t>07:00 - 19:00</t>
+        </is>
+      </c>
+      <c r="R11" s="0" t="inlineStr">
+        <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
-      <c r="O11" s="0" t="inlineStr">
+      <c r="S11" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
-      <c r="P11" s="0" t="inlineStr">
+      <c r="T11" s="0" t="inlineStr">
         <is>
           <t>07:00 - 21:00</t>
         </is>
       </c>
-      <c r="Q11" s="0" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 21:00</t>
+          <t>07:00 - 19:00</t>
         </is>
       </c>
       <c r="AP11" s="0">
         <v>0</v>
       </c>
       <c r="AR11" s="0">
         <v>0</v>
       </c>
       <c r="AT11" s="0">
         <v>0</v>
       </c>
       <c r="AU11" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV11" s="0">
         <v>0</v>
       </c>
       <c r="AX11" s="0">
         <v>0</v>
       </c>
       <c r="AZ11" s="0">
         <v>0</v>
       </c>
@@ -9177,95 +9177,50 @@
         <is>
           <t>Innsbruck</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Tirol</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>Innsbruck-Stadt</t>
         </is>
       </c>
       <c r="J25" s="0">
         <v>47.2584</v>
       </c>
       <c r="K25" s="0">
         <v>11.39999</v>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>+435022776024</t>
         </is>
       </c>
-      <c r="M25" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="AO25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AP25" s="0">
         <v>0</v>
       </c>
       <c r="AR25" s="0">
         <v>0</v>
       </c>
       <c r="AT25" s="0">
         <v>0</v>
       </c>
       <c r="AU25" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV25" s="0">
         <v>0</v>
       </c>
       <c r="AX25" s="0">
         <v>0</v>
       </c>
@@ -10755,55 +10710,50 @@
       <c r="CS29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT29" s="0">
         <v>0</v>
       </c>
       <c r="CU29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CV29" s="0">
         <v>0</v>
       </c>
       <c r="CX29" s="0">
         <v>0</v>
       </c>
       <c r="CZ29" s="0">
         <v>0</v>
       </c>
       <c r="DB29" s="0">
         <v>0</v>
       </c>
-      <c r="DC29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="DD29" s="0">
         <v>0</v>
       </c>
       <c r="DF29" s="0">
         <v>0</v>
       </c>
       <c r="DH29" s="0">
         <v>0</v>
       </c>
       <c r="DI29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DJ29" s="0">
         <v>0</v>
       </c>
       <c r="DK29" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DL29" s="0">
         <v>0</v>
       </c>
@@ -15145,50 +15095,55 @@
       <c r="CD43" s="0">
         <v>0</v>
       </c>
       <c r="CE43" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CF43" s="0">
         <v>0</v>
       </c>
       <c r="CG43" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CH43" s="0">
         <v>0</v>
       </c>
       <c r="CJ43" s="0">
         <v>0</v>
       </c>
       <c r="CL43" s="0">
         <v>0</v>
       </c>
+      <c r="CM43" s="0" t="inlineStr">
+        <is>
+          <t>x</t>
+        </is>
+      </c>
       <c r="CN43" s="0">
         <v>0</v>
       </c>
       <c r="CP43" s="0">
         <v>0</v>
       </c>
       <c r="CQ43" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CR43" s="0">
         <v>0</v>
       </c>
       <c r="CS43" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CT43" s="0">
         <v>0</v>
       </c>
       <c r="CU43" s="0" t="inlineStr">
         <is>
           <t>x</t>
@@ -21204,95 +21159,50 @@
       <c r="Q62" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="S62" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="T62" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
       <c r="U62" s="0" t="inlineStr">
         <is>
           <t>06:00 - 22:00</t>
         </is>
       </c>
-      <c r="V62" s="0" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="AP62" s="0">
         <v>0</v>
       </c>
       <c r="AR62" s="0">
         <v>0</v>
       </c>
       <c r="AT62" s="0">
         <v>0</v>
       </c>
       <c r="AU62" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV62" s="0">
         <v>0</v>
       </c>
       <c r="AX62" s="0">
         <v>0</v>
       </c>
       <c r="AZ62" s="0">
         <v>0</v>
       </c>
       <c r="BA62" s="0" t="inlineStr">
         <is>
@@ -21440,55 +21350,50 @@
       </c>
       <c r="DE62" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DF62" s="0">
         <v>0</v>
       </c>
       <c r="DH62" s="0">
         <v>0</v>
       </c>
       <c r="DJ62" s="0">
         <v>0</v>
       </c>
       <c r="DL62" s="0">
         <v>0</v>
       </c>
       <c r="DM62" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DN62" s="0">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="DP62" s="0">
         <v>0</v>
       </c>
       <c r="DR62" s="0">
         <v>0</v>
       </c>
       <c r="DT62" s="0">
         <v>0</v>
       </c>
       <c r="DU62" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DV62" s="0">
         <v>0</v>
       </c>
       <c r="DW62" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="DX62" s="0">
         <v>0</v>
@@ -22209,56 +22114,56 @@
           <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
           <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
           <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="S65" s="0" t="inlineStr">
         <is>
           <t>06:00 - 21:00</t>
         </is>
       </c>
       <c r="T65" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 20:00</t>
+          <t>08:00 - 20:00</t>
         </is>
       </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
-          <t>07:00 - 20:00</t>
+          <t>08:00 - 20:00</t>
         </is>
       </c>
       <c r="AP65" s="0">
         <v>0</v>
       </c>
       <c r="AR65" s="0">
         <v>0</v>
       </c>
       <c r="AT65" s="0">
         <v>0</v>
       </c>
       <c r="AU65" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AV65" s="0">
         <v>0</v>
       </c>
       <c r="AX65" s="0">
         <v>0</v>
       </c>
       <c r="AZ65" s="0">
         <v>0</v>
       </c>
@@ -35775,55 +35680,50 @@
       <c r="BJ113" s="0">
         <v>0</v>
       </c>
       <c r="BL113" s="0">
         <v>0</v>
       </c>
       <c r="BN113" s="0">
         <v>0</v>
       </c>
       <c r="BP113" s="0">
         <v>0</v>
       </c>
       <c r="BR113" s="0">
         <v>0</v>
       </c>
       <c r="BS113" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="BT113" s="0">
         <v>0</v>
       </c>
       <c r="BV113" s="0">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="BX113" s="0">
         <v>0</v>
       </c>
       <c r="BZ113" s="0">
         <v>0</v>
       </c>
       <c r="CA113" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="CB113" s="0">
         <v>0</v>
       </c>
       <c r="CD113" s="0">
         <v>0</v>
       </c>
       <c r="CF113" s="0">
         <v>0</v>
       </c>
       <c r="CG113" s="0" t="inlineStr">
         <is>
           <t>x</t>
         </is>